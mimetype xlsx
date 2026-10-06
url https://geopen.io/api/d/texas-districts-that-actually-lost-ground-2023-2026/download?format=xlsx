--- v0 (2026-08-15)
+++ v1 (2026-10-06)
@@ -45,51 +45,51 @@
   <si>
     <t>https://txschools.gov/</t>
   </si>
   <si>
     <t>Licence</t>
   </si>
   <si>
     <t>CC0-1.0</t>
   </si>
   <si>
     <t>Published by</t>
   </si>
   <si>
     <t>geopen.io</t>
   </si>
   <si>
     <t>Page</t>
   </si>
   <si>
     <t>https://geopen.io/d/texas-districts-that-actually-lost-ground-2023-2026</t>
   </si>
   <si>
     <t>Downloaded</t>
   </si>
   <si>
-    <t>2026-08-15</t>
+    <t>2026-10-06</t>
   </si>
   <si>
     <t>Features</t>
   </si>
   <si>
     <t>Coordinates</t>
   </si>
   <si>
     <t>WGS84 (EPSG:4326)</t>
   </si>
   <si>
     <t>Note</t>
   </si>
   <si>
     <t>Longitude and latitude are a representative point. Full geometry is in the GeoJSON or Shapefile download.</t>
   </si>
   <si>
     <t>longitude</t>
   </si>
   <si>
     <t>latitude</t>
   </si>
   <si>
     <t>label</t>
   </si>