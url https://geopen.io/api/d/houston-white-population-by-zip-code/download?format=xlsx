--- v0 (2026-08-07)
+++ v1 (2026-10-06)
@@ -21,75 +21,75 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Source" state="visible" r:id="rId4"/>
     <sheet sheetId="2" name="Data" state="visible" r:id="rId5"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3469" uniqueCount="585">
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Houston - White Population by Zip Code</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
-    <t>see https://geopen.io/d/houston-white-population-by-zip-code</t>
+    <t>https://data.census.gov/</t>
   </si>
   <si>
     <t>Licence</t>
   </si>
   <si>
     <t>CC0-1.0</t>
   </si>
   <si>
     <t>Published by</t>
   </si>
   <si>
     <t>geopen.io</t>
   </si>
   <si>
     <t>Page</t>
   </si>
   <si>
     <t>https://geopen.io/d/houston-white-population-by-zip-code</t>
   </si>
   <si>
     <t>Downloaded</t>
   </si>
   <si>
-    <t>2026-08-07</t>
+    <t>2026-10-06</t>
   </si>
   <si>
     <t>Features</t>
   </si>
   <si>
     <t>Coordinates</t>
   </si>
   <si>
     <t>WGS84 (EPSG:4326)</t>
   </si>
   <si>
     <t>Note</t>
   </si>
   <si>
     <t>Longitude and latitude are a representative point. Full geometry is in the GeoJSON or Shapefile download.</t>
   </si>
   <si>
     <t>longitude</t>
   </si>
   <si>
     <t>latitude</t>
   </si>
   <si>
     <t>LSAD</t>
   </si>