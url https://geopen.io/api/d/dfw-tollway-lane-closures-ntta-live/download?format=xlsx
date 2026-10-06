--- v0 (2026-08-09)
+++ v1 (2026-10-06)
@@ -10,86 +10,86 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Source" state="visible" r:id="rId4"/>
     <sheet sheetId="2" name="Data" state="visible" r:id="rId5"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="573" uniqueCount="209">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="517" uniqueCount="198">
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>DFW Tollway Lane Closures (NTTA) — Live</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
     <t>see https://geopen.io/d/dfw-tollway-lane-closures-ntta-live</t>
   </si>
   <si>
     <t>Licence</t>
   </si>
   <si>
     <t>CC0-1.0</t>
   </si>
   <si>
     <t>Published by</t>
   </si>
   <si>
     <t>geopen.io</t>
   </si>
   <si>
     <t>Page</t>
   </si>
   <si>
     <t>https://geopen.io/d/dfw-tollway-lane-closures-ntta-live</t>
   </si>
   <si>
     <t>Downloaded</t>
   </si>
   <si>
-    <t>2026-08-09</t>
+    <t>2026-10-06</t>
   </si>
   <si>
     <t>Features</t>
   </si>
   <si>
     <t>Coordinates</t>
   </si>
   <si>
     <t>WGS84 (EPSG:4326)</t>
   </si>
   <si>
     <t>Note</t>
   </si>
   <si>
     <t>Longitude and latitude are a representative point. Full geometry is in the GeoJSON or Shapefile download.</t>
   </si>
   <si>
     <t>longitude</t>
   </si>
   <si>
     <t>latitude</t>
   </si>
   <si>
     <t>name</t>
   </si>
@@ -99,588 +99,555 @@
   <si>
     <t>tollway</t>
   </si>
   <si>
     <t>end_date</t>
   </si>
   <si>
     <t>is_active</t>
   </si>
   <si>
     <t>event_type</t>
   </si>
   <si>
     <t>start_date</t>
   </si>
   <si>
     <t>days_closed</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
     <t>is_this_week</t>
   </si>
   <si>
-    <t>SH 360 (360T FR) @ Camp Wisdom Rd/Sublett Rd</t>
+    <t>DALLAS PKWY (DNT FR) @ W Outer Loop</t>
   </si>
   <si>
     <t>Unknown</t>
   </si>
   <si>
+    <t>DNT</t>
+  </si>
+  <si>
+    <t>10/10/2026</t>
+  </si>
+  <si>
+    <t>Lane Closure</t>
+  </si>
+  <si>
+    <t>10/9/2026</t>
+  </si>
+  <si>
+    <t>Fri Sat</t>
+  </si>
+  <si>
+    <t>129333 | F,M,0_DALLAS PKWY (DNT FR)_W Outer Loop_Northbound</t>
+  </si>
+  <si>
+    <t>SH 161 FR (PGBT WE FR) @ Warrior Trl</t>
+  </si>
+  <si>
+    <t>Lane 1</t>
+  </si>
+  <si>
+    <t>PGBT</t>
+  </si>
+  <si>
+    <t>9/27/2026</t>
+  </si>
+  <si>
+    <t>Sun Mon Tue Wed Thu Fri Sat</t>
+  </si>
+  <si>
+    <t>129429 | F,M_SH 161 FR (PGBT WE FR)_Warrior Trl_Southbound</t>
+  </si>
+  <si>
+    <t>SH 161 FR (PGBT WE FR) @ Dickey Rd/Robinson Rd</t>
+  </si>
+  <si>
+    <t>129430 | F,M_SH 161 FR (PGBT WE FR)_Dickey Rd/Robinson Rd_Southbound</t>
+  </si>
+  <si>
+    <t>129431 | F,M_SH 161 FR (PGBT WE FR)_Dickey Rd/Robinson Rd_Northbound</t>
+  </si>
+  <si>
+    <t>PGBT @ Dickerson Pkwy</t>
+  </si>
+  <si>
+    <t>Lane 4, Right Shoulder</t>
+  </si>
+  <si>
+    <t>10/7/2026</t>
+  </si>
+  <si>
+    <t>Wed</t>
+  </si>
+  <si>
+    <t>129469 | M,0_PGBT_Dickerson Pkwy_Eastbound</t>
+  </si>
+  <si>
+    <t>PGBT @ Belt Line Rd/LUNA</t>
+  </si>
+  <si>
+    <t>Entrance Ramp</t>
+  </si>
+  <si>
+    <t>10/8/2026</t>
+  </si>
+  <si>
+    <t>Thu</t>
+  </si>
+  <si>
+    <t>129470 | R_PGBT_Belt Line Rd/LUNA_Eastbound</t>
+  </si>
+  <si>
+    <t>PGBT @ Valley View Ln</t>
+  </si>
+  <si>
+    <t>Lane 2, Lane 3, Lane 4, Right Shoulder</t>
+  </si>
+  <si>
+    <t>10/6/2026</t>
+  </si>
+  <si>
+    <t>Tue</t>
+  </si>
+  <si>
+    <t>129472 | M,0_PGBT_Valley View Ln_Eastbound</t>
+  </si>
+  <si>
+    <t>PGBT @ Sandy Lake Main Lane Plaza (MLP9)</t>
+  </si>
+  <si>
+    <t>129473 | M,0_PGBT_Sandy Lake Main Lane Plaza (MLP9)_Westbound</t>
+  </si>
+  <si>
+    <t>PGBT @ Josey Ln</t>
+  </si>
+  <si>
+    <t>10/14/2026</t>
+  </si>
+  <si>
+    <t>10/13/2026</t>
+  </si>
+  <si>
+    <t>129474 | M,0_PGBT_Josey Ln_Westbound</t>
+  </si>
+  <si>
+    <t>PGBT @ Marsh Ln</t>
+  </si>
+  <si>
+    <t>Lane 3, Lane 4, Entrance Ramp, Right Shoulder</t>
+  </si>
+  <si>
+    <t>10/15/2026</t>
+  </si>
+  <si>
+    <t>129475 | M,0,R_PGBT_Marsh Ln_Eastbound</t>
+  </si>
+  <si>
+    <t>PGBT @ Hillcrest Rd</t>
+  </si>
+  <si>
+    <t>10/21/2026</t>
+  </si>
+  <si>
+    <t>10/20/2026</t>
+  </si>
+  <si>
+    <t>129476 | M,0_PGBT_Hillcrest Rd_Westbound</t>
+  </si>
+  <si>
+    <t>DNT @ Harvest Hill Rd</t>
+  </si>
+  <si>
+    <t>Lane 3, Entrance Ramp</t>
+  </si>
+  <si>
+    <t>129482 | M,R_DNT_Harvest Hill Rd_Southbound</t>
+  </si>
+  <si>
+    <t>CTP @ CR 920</t>
+  </si>
+  <si>
+    <t>Exit Ramp</t>
+  </si>
+  <si>
+    <t>Other</t>
+  </si>
+  <si>
+    <t>Tue Wed Fri</t>
+  </si>
+  <si>
+    <t>129483 | X_CTP_CR 920_Northbound</t>
+  </si>
+  <si>
+    <t>DNT @ Royal Ln</t>
+  </si>
+  <si>
+    <t>Lane 2, Lane 3</t>
+  </si>
+  <si>
+    <t>Wed Thu Fri</t>
+  </si>
+  <si>
+    <t>129485 | M_DNT_Royal Ln_Southbound</t>
+  </si>
+  <si>
+    <t>129486 | X_DNT_Royal Ln_Southbound</t>
+  </si>
+  <si>
+    <t>DNT @ Walnut Hill Ln</t>
+  </si>
+  <si>
+    <t>129487 | R_DNT_Walnut Hill Ln_Southbound</t>
+  </si>
+  <si>
+    <t>DNT @ Northwest Hwy</t>
+  </si>
+  <si>
+    <t>129489 | R_DNT_Northwest Hwy_Southbound</t>
+  </si>
+  <si>
+    <t>129488 | X_DNT_Northwest Hwy_Southbound</t>
+  </si>
+  <si>
+    <t>DNT @ Lovers Ln</t>
+  </si>
+  <si>
+    <t>Thu Fri</t>
+  </si>
+  <si>
+    <t>129490 | R_DNT_Lovers Ln_Southbound</t>
+  </si>
+  <si>
+    <t>SH 161 FR (PGBT WE FR) @ Lower Tarrant Rd</t>
+  </si>
+  <si>
+    <t>10/30/2026</t>
+  </si>
+  <si>
+    <t>10/16/2026</t>
+  </si>
+  <si>
+    <t>129493 | F,M_SH 161 FR (PGBT WE FR)_Lower Tarrant Rd_Southbound</t>
+  </si>
+  <si>
+    <t>DALLAS PKWY (DNT FR) @ W Frontier Pkwy</t>
+  </si>
+  <si>
+    <t>10/12/2026</t>
+  </si>
+  <si>
+    <t>Mon</t>
+  </si>
+  <si>
+    <t>129500 | F,0,M_DALLAS PKWY (DNT FR)_W Frontier Pkwy_Northbound</t>
+  </si>
+  <si>
+    <t>DALLAS PKWY (DNT FR) @ Light Farms Way</t>
+  </si>
+  <si>
+    <t>Lane 1, Lane 2</t>
+  </si>
+  <si>
+    <t>129501 | F,M_DALLAS PKWY (DNT FR)_Light Farms Way_Southbound</t>
+  </si>
+  <si>
+    <t>129502 | F,0,M_DALLAS PKWY (DNT FR)_W Frontier Pkwy_Southbound</t>
+  </si>
+  <si>
+    <t>DALLAS PKWY (DNT FR) @ W Prosper Trail</t>
+  </si>
+  <si>
+    <t>129503 | F,0,M_DALLAS PKWY (DNT FR)_W Prosper Trail_Southbound</t>
+  </si>
+  <si>
+    <t>DALLAS PKWY (DNT FR) @ W First St</t>
+  </si>
+  <si>
+    <t>10/17/2026</t>
+  </si>
+  <si>
+    <t>Fri</t>
+  </si>
+  <si>
+    <t>129504 | F,0,M_DALLAS PKWY (DNT FR)_W First St_Southbound</t>
+  </si>
+  <si>
+    <t>PGBT WE @ SH 183</t>
+  </si>
+  <si>
+    <t>9/30/2026</t>
+  </si>
+  <si>
+    <t>Mon Tue Wed Thu</t>
+  </si>
+  <si>
+    <t>129509 | DC_PGBT WE_SH 183_Northbound</t>
+  </si>
+  <si>
+    <t>10/11/2026</t>
+  </si>
+  <si>
+    <t>129510 | DC_PGBT WE_SH 183_Northbound</t>
+  </si>
+  <si>
+    <t>SH 161 FR (PGBT WE FR) @ Mayfield Rd</t>
+  </si>
+  <si>
+    <t>129512 | F,M_SH 161 FR (PGBT WE FR)_Mayfield Rd_Northbound</t>
+  </si>
+  <si>
+    <t>129514 | F,M_SH 161 FR (PGBT WE FR)_Warrior Trl_Northbound</t>
+  </si>
+  <si>
+    <t>SH 161 FR (PGBT WE FR) @ Pioneer Pkwy/TX 303 Spur</t>
+  </si>
+  <si>
+    <t>129515 | F,M_SH 161 FR (PGBT WE FR)_Pioneer Pkwy/TX 303 Spur_Northbound</t>
+  </si>
+  <si>
+    <t>SH 161 FR (PGBT WE FR) @ Forum Dr/Crossland Blvd</t>
+  </si>
+  <si>
+    <t>129521 | F,M_SH 161 FR (PGBT WE FR)_Forum Dr/Crossland Blvd_Northbound</t>
+  </si>
+  <si>
+    <t>129524 | F,M_SH 161 FR (PGBT WE FR)_Forum Dr/Crossland Blvd_Northbound</t>
+  </si>
+  <si>
+    <t>PGBT @ Independence Pkwy/Waterview Pkwy</t>
+  </si>
+  <si>
+    <t>10/29/2026</t>
+  </si>
+  <si>
+    <t>10/28/2026</t>
+  </si>
+  <si>
+    <t>129525 | M,0_PGBT_Independence Pkwy/Waterview Pkwy_Eastbound</t>
+  </si>
+  <si>
+    <t>SRT @ US 75</t>
+  </si>
+  <si>
+    <t>Lane 2, Lane 3, Lane 4</t>
+  </si>
+  <si>
+    <t>SRT</t>
+  </si>
+  <si>
+    <t>10/5/2026</t>
+  </si>
+  <si>
+    <t>129526 | M_SRT_US 75_Southbound</t>
+  </si>
+  <si>
+    <t>IH 35E @ PGBT</t>
+  </si>
+  <si>
+    <t>129527 | DC_IH 35E_PGBT_Northbound</t>
+  </si>
+  <si>
+    <t>DNT @ Wycliff Main Lane Plaza (MLP1)</t>
+  </si>
+  <si>
+    <t>129528 | M_DNT_Wycliff Main Lane Plaza (MLP1)_Southbound</t>
+  </si>
+  <si>
+    <t>DNT @ Wycliff Ave</t>
+  </si>
+  <si>
+    <t>129529 | R_DNT_Wycliff Ave_Northbound</t>
+  </si>
+  <si>
+    <t>Lane 4, Exit Ramp, Right Shoulder</t>
+  </si>
+  <si>
+    <t>129531 | M,0,X_PGBT_Josey Ln_Eastbound</t>
+  </si>
+  <si>
+    <t>Lane 3</t>
+  </si>
+  <si>
+    <t>129532 | M_DNT_Wycliff Main Lane Plaza (MLP1)_Southbound</t>
+  </si>
+  <si>
+    <t>PGBT WE @ IH 30</t>
+  </si>
+  <si>
+    <t>129533 | 0,DC_PGBT WE_IH 30_Southbound</t>
+  </si>
+  <si>
+    <t>360T @ Lone Star Main Lane Gantry (MLG15)</t>
+  </si>
+  <si>
+    <t>Exit Ramp, Right Shoulder</t>
+  </si>
+  <si>
     <t>SH 360</t>
   </si>
   <si>
-    <t>8/28/2026</t>
-[...5 lines deleted...]
-    <t>8/9/2026</t>
+    <t>129534 | X,0_360T_Lone Star Main Lane Gantry (MLG15)_Southbound</t>
+  </si>
+  <si>
+    <t>LLTB @ Jefferson Ln</t>
+  </si>
+  <si>
+    <t>129535 | M_LLTB_Jefferson Ln_Eastbound</t>
+  </si>
+  <si>
+    <t>LLTB @ Garza Ln</t>
+  </si>
+  <si>
+    <t>129536 | M_LLTB_Garza Ln_Westbound</t>
+  </si>
+  <si>
+    <t>SRT @ Hardin Blvd</t>
+  </si>
+  <si>
+    <t>129537 | M,0,X_SRT_Hardin Blvd_Southbound</t>
+  </si>
+  <si>
+    <t>PGBT @ Royal Ln</t>
+  </si>
+  <si>
+    <t>Lane 3, Right Shoulder</t>
+  </si>
+  <si>
+    <t>129538 | M,0_PGBT_Royal Ln_Westbound</t>
+  </si>
+  <si>
+    <t>DNT @ Eldorado Main Lane Plaza (MLP4)</t>
+  </si>
+  <si>
+    <t>Lane 1, Lane 2, Lane 3</t>
+  </si>
+  <si>
+    <t>129539 | M_DNT_Eldorado Main Lane Plaza (MLP4)_Southbound</t>
+  </si>
+  <si>
+    <t>DNT @ Lemmon Ave</t>
+  </si>
+  <si>
+    <t>9/28/2026</t>
   </si>
   <si>
     <t>Sun Mon Tue Wed Thu</t>
   </si>
   <si>
-    <t>128568 | F,UF,M_SH 360 (360T FR)_Camp Wisdom Rd/Sublett Rd_Southbound</t>
-[...47 lines deleted...]
-    <t>8/12/2026</t>
+    <t>129317 | R_DNT_Lemmon Ave_Southbound</t>
+  </si>
+  <si>
+    <t>Mon Tue Wed Thu Fri</t>
+  </si>
+  <si>
+    <t>129343 | F,M_SH 161 FR (PGBT WE FR)_Lower Tarrant Rd_Southbound</t>
+  </si>
+  <si>
+    <t>10/4/2026</t>
+  </si>
+  <si>
+    <t>Sun Mon Tue Wed</t>
+  </si>
+  <si>
+    <t>129484 | M_DNT_Royal Ln_Southbound</t>
+  </si>
+  <si>
+    <t>CTP FR @ FM 1187</t>
+  </si>
+  <si>
+    <t>10/2/2026</t>
+  </si>
+  <si>
+    <t>129498 | F,M_CTP FR_FM 1187_Northbound</t>
+  </si>
+  <si>
+    <t>CTP FR @ Arbor Lawn Dr</t>
+  </si>
+  <si>
+    <t>129499 | F,M_CTP FR_Arbor Lawn Dr_Southbound</t>
+  </si>
+  <si>
+    <t>Lane 2</t>
+  </si>
+  <si>
+    <t>Mon Tue Wed Thu Fri Sat</t>
+  </si>
+  <si>
+    <t>129505 | F,M_DALLAS PKWY (DNT FR)_W Frontier Pkwy_Northbound</t>
+  </si>
+  <si>
+    <t>129506 | F,M_DALLAS PKWY (DNT FR)_W Frontier Pkwy_Southbound</t>
+  </si>
+  <si>
+    <t>129507 | F,M_DALLAS PKWY (DNT FR)_W First St_Northbound</t>
+  </si>
+  <si>
+    <t>DALLAS PKWY (DNT FR) @ FM 428</t>
+  </si>
+  <si>
+    <t>129508 | F,0_DALLAS PKWY (DNT FR)_FM 428_Southbound</t>
+  </si>
+  <si>
+    <t>SRT @ Spring Creek Pkwy</t>
+  </si>
+  <si>
+    <t>Entrance Ramp, Exit Ramp</t>
+  </si>
+  <si>
+    <t>129540 | X,R_SRT_Spring Creek Pkwy_Southbound</t>
+  </si>
+  <si>
+    <t>129541 | X,R_SRT_Spring Creek Pkwy_Northbound</t>
+  </si>
+  <si>
+    <t>Sun Sat</t>
+  </si>
+  <si>
+    <t>129542 | X_CTP_CR 920_Northbound</t>
+  </si>
+  <si>
+    <t>Mon Tue</t>
+  </si>
+  <si>
+    <t>129543 | X_CTP_CR 920_Northbound</t>
+  </si>
+  <si>
+    <t>SH 121 (SRT FR) @ IH 35E</t>
   </si>
   <si>
     <t>Wed Thu</t>
   </si>
   <si>
-    <t>128944 | R_PGBT_Renner Rd_Eastbound</t>
-[...461 lines deleted...]
-    <t>128969 | M,0_PGBT_Las Colinas Blvd_Westbound</t>
+    <t>129548 | F,M_SH 121 (SRT FR)_IH 35E_Southbound</t>
+  </si>
+  <si>
+    <t>129550 | F,M_SH 121 (SRT FR)_IH 35E_Northbound</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1084,2706 +1051,2440 @@
       <c r="B4" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A5" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A6" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A7" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B7" s="2">
-        <v>68</v>
+        <v>61</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A8" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A9" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:L69"/>
+  <dimension ref="A1:L62"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:12" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>25</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A2">
-        <v>-96.826365</v>
+        <v>-96.813605</v>
       </c>
       <c r="B2">
-        <v>32.662129</v>
+        <v>33.291243</v>
       </c>
       <c r="C2" t="s">
         <v>29</v>
       </c>
       <c r="D2" t="s">
         <v>30</v>
       </c>
       <c r="E2" t="s">
         <v>31</v>
       </c>
       <c r="F2" t="s">
         <v>32</v>
       </c>
       <c r="G2" t="b">
         <v>0</v>
       </c>
       <c r="H2" t="s">
         <v>33</v>
       </c>
       <c r="I2" t="s">
         <v>34</v>
       </c>
       <c r="J2" t="s">
         <v>35</v>
       </c>
       <c r="K2" t="s">
         <v>36</v>
       </c>
       <c r="L2" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A3">
-        <v>-96.630129</v>
+        <v>-97.02409</v>
       </c>
       <c r="B3">
-        <v>32.957053</v>
+        <v>32.698135</v>
       </c>
       <c r="C3" t="s">
         <v>37</v>
       </c>
       <c r="D3" t="s">
         <v>38</v>
       </c>
       <c r="E3" t="s">
         <v>39</v>
       </c>
       <c r="F3" t="s">
+        <v>32</v>
+      </c>
+      <c r="G3" t="b">
+        <v>1</v>
+      </c>
+      <c r="H3" t="s">
+        <v>33</v>
+      </c>
+      <c r="I3" t="s">
         <v>40</v>
-      </c>
-[...7 lines deleted...]
-        <v>34</v>
       </c>
       <c r="J3" t="s">
         <v>41</v>
       </c>
       <c r="K3" t="s">
         <v>42</v>
       </c>
       <c r="L3" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A4">
-        <v>-96.630129</v>
+        <v>-96.895095</v>
       </c>
       <c r="B4">
-        <v>32.957053</v>
+        <v>32.83251</v>
       </c>
       <c r="C4" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="D4" t="s">
         <v>38</v>
       </c>
       <c r="E4" t="s">
         <v>39</v>
       </c>
       <c r="F4" t="s">
+        <v>32</v>
+      </c>
+      <c r="G4" t="b">
+        <v>1</v>
+      </c>
+      <c r="H4" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" t="s">
         <v>40</v>
-      </c>
-[...7 lines deleted...]
-        <v>34</v>
       </c>
       <c r="J4" t="s">
         <v>41</v>
       </c>
       <c r="K4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="L4" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A5">
-        <v>-96.813626</v>
+        <v>-96.895095</v>
       </c>
       <c r="B5">
-        <v>32.84836</v>
+        <v>32.83251</v>
       </c>
       <c r="C5" t="s">
         <v>43</v>
       </c>
       <c r="D5" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="E5" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="F5" t="s">
-        <v>46</v>
+        <v>32</v>
       </c>
       <c r="G5" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H5" t="s">
         <v>33</v>
       </c>
       <c r="I5" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="J5" t="s">
         <v>41</v>
       </c>
       <c r="K5" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="L5" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A6">
-        <v>-96.671043</v>
+        <v>-96.934045</v>
       </c>
       <c r="B6">
-        <v>32.997031</v>
+        <v>32.917513</v>
       </c>
       <c r="C6" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="D6" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="E6" t="s">
         <v>39</v>
       </c>
       <c r="F6" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="G6" t="b">
         <v>0</v>
       </c>
       <c r="H6" t="s">
         <v>33</v>
       </c>
       <c r="I6" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="J6" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="K6" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="L6" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A7">
         <v>-96.925359</v>
       </c>
       <c r="B7">
         <v>32.951797</v>
       </c>
       <c r="C7" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="D7" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="E7" t="s">
         <v>39</v>
       </c>
       <c r="F7" t="s">
-        <v>57</v>
+        <v>34</v>
       </c>
       <c r="G7" t="b">
         <v>0</v>
       </c>
       <c r="H7" t="s">
         <v>33</v>
       </c>
       <c r="I7" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="J7" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="K7" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="L7" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A8">
-        <v>-96.8221</v>
+        <v>-96.945429</v>
       </c>
       <c r="B8">
-        <v>32.939499</v>
+        <v>32.911098</v>
       </c>
       <c r="C8" t="s">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="D8" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="E8" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="F8" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="G8" t="b">
         <v>0</v>
       </c>
       <c r="H8" t="s">
         <v>33</v>
       </c>
       <c r="I8" t="s">
         <v>58</v>
       </c>
       <c r="J8" t="s">
         <v>59</v>
       </c>
       <c r="K8" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="L8" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A9">
-        <v>-96.819704</v>
+        <v>-96.932554</v>
       </c>
       <c r="B9">
-        <v>33.262815</v>
+        <v>32.968469</v>
       </c>
       <c r="C9" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="D9" t="s">
-        <v>65</v>
+        <v>57</v>
       </c>
       <c r="E9" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="F9" t="s">
-        <v>66</v>
+        <v>53</v>
       </c>
       <c r="G9" t="b">
         <v>0</v>
       </c>
       <c r="H9" t="s">
         <v>33</v>
       </c>
       <c r="I9" t="s">
-        <v>58</v>
+        <v>48</v>
       </c>
       <c r="J9" t="s">
-        <v>67</v>
+        <v>49</v>
       </c>
       <c r="K9" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="L9" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A10">
-        <v>-96.82209</v>
+        <v>-96.890383</v>
       </c>
       <c r="B10">
-        <v>32.953969</v>
+        <v>32.985334</v>
       </c>
       <c r="C10" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="D10" t="s">
-        <v>70</v>
+        <v>57</v>
       </c>
       <c r="E10" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="F10" t="s">
-        <v>51</v>
+        <v>64</v>
       </c>
       <c r="G10" t="b">
         <v>0</v>
       </c>
       <c r="H10" t="s">
         <v>33</v>
       </c>
       <c r="I10" t="s">
-        <v>52</v>
+        <v>65</v>
       </c>
       <c r="J10" t="s">
-        <v>71</v>
+        <v>59</v>
       </c>
       <c r="K10" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="L10" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A11">
-        <v>-96.819704</v>
+        <v>-96.856459</v>
       </c>
       <c r="B11">
-        <v>33.262815</v>
+        <v>33.00098</v>
       </c>
       <c r="C11" t="s">
+        <v>67</v>
+      </c>
+      <c r="D11" t="s">
+        <v>68</v>
+      </c>
+      <c r="E11" t="s">
+        <v>39</v>
+      </c>
+      <c r="F11" t="s">
+        <v>69</v>
+      </c>
+      <c r="G11" t="b">
+        <v>0</v>
+      </c>
+      <c r="H11" t="s">
+        <v>33</v>
+      </c>
+      <c r="I11" t="s">
         <v>64</v>
       </c>
-      <c r="D11" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="J11" t="s">
-        <v>67</v>
+        <v>49</v>
       </c>
       <c r="K11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="L11" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A12">
-        <v>-96.812888</v>
+        <v>-96.786849</v>
       </c>
       <c r="B12">
-        <v>33.307099</v>
+        <v>32.887521</v>
       </c>
       <c r="C12" t="s">
+        <v>71</v>
+      </c>
+      <c r="D12" t="s">
+        <v>57</v>
+      </c>
+      <c r="E12" t="s">
+        <v>39</v>
+      </c>
+      <c r="F12" t="s">
+        <v>72</v>
+      </c>
+      <c r="G12" t="b">
+        <v>0</v>
+      </c>
+      <c r="H12" t="s">
+        <v>33</v>
+      </c>
+      <c r="I12" t="s">
+        <v>73</v>
+      </c>
+      <c r="J12" t="s">
+        <v>59</v>
+      </c>
+      <c r="K12" t="s">
         <v>74</v>
-      </c>
-[...22 lines deleted...]
-        <v>75</v>
       </c>
       <c r="L12" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A13">
-        <v>-96.8221</v>
+        <v>-96.838632</v>
       </c>
       <c r="B13">
-        <v>32.939499</v>
+        <v>32.921651</v>
       </c>
       <c r="C13" t="s">
-        <v>61</v>
+        <v>75</v>
       </c>
       <c r="D13" t="s">
-        <v>50</v>
+        <v>76</v>
       </c>
       <c r="E13" t="s">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="F13" t="s">
-        <v>76</v>
+        <v>34</v>
       </c>
       <c r="G13" t="b">
         <v>0</v>
       </c>
       <c r="H13" t="s">
         <v>33</v>
       </c>
       <c r="I13" t="s">
-        <v>34</v>
+        <v>53</v>
       </c>
       <c r="J13" t="s">
-        <v>35</v>
+        <v>54</v>
       </c>
       <c r="K13" t="s">
         <v>77</v>
       </c>
       <c r="L13" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A14">
-        <v>-96.8221</v>
+        <v>-96.960456</v>
       </c>
       <c r="B14">
-        <v>32.939499</v>
+        <v>32.880419</v>
       </c>
       <c r="C14" t="s">
-        <v>61</v>
+        <v>78</v>
       </c>
       <c r="D14" t="s">
-        <v>70</v>
+        <v>79</v>
       </c>
       <c r="E14" t="s">
-        <v>45</v>
+        <v>80</v>
       </c>
       <c r="F14" t="s">
-        <v>76</v>
+        <v>34</v>
       </c>
       <c r="G14" t="b">
         <v>0</v>
       </c>
       <c r="H14" t="s">
         <v>33</v>
       </c>
       <c r="I14" t="s">
-        <v>34</v>
+        <v>58</v>
       </c>
       <c r="J14" t="s">
-        <v>35</v>
+        <v>81</v>
       </c>
       <c r="K14" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="L14" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A15">
-        <v>-96.822072</v>
+        <v>-96.809366</v>
       </c>
       <c r="B15">
-        <v>32.932848</v>
+        <v>32.894765</v>
       </c>
       <c r="C15" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="D15" t="s">
-        <v>50</v>
+        <v>84</v>
       </c>
       <c r="E15" t="s">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="F15" t="s">
-        <v>76</v>
+        <v>34</v>
       </c>
       <c r="G15" t="b">
         <v>0</v>
       </c>
       <c r="H15" t="s">
         <v>33</v>
       </c>
       <c r="I15" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="J15" t="s">
-        <v>35</v>
+        <v>85</v>
       </c>
       <c r="K15" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="L15" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A16">
-        <v>-96.829346</v>
+        <v>-96.809366</v>
       </c>
       <c r="B16">
-        <v>32.997451</v>
+        <v>32.894765</v>
       </c>
       <c r="C16" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="D16" t="s">
-        <v>70</v>
+        <v>79</v>
       </c>
       <c r="E16" t="s">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="F16" t="s">
-        <v>76</v>
+        <v>34</v>
       </c>
       <c r="G16" t="b">
         <v>0</v>
       </c>
       <c r="H16" t="s">
         <v>33</v>
       </c>
       <c r="I16" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="J16" t="s">
-        <v>35</v>
+        <v>85</v>
       </c>
       <c r="K16" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="L16" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A17">
-        <v>-96.822922</v>
+        <v>-96.809761</v>
       </c>
       <c r="B17">
-        <v>32.932855</v>
+        <v>32.88006</v>
       </c>
       <c r="C17" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="D17" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="E17" t="s">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="F17" t="s">
-        <v>76</v>
+        <v>34</v>
       </c>
       <c r="G17" t="b">
         <v>0</v>
       </c>
       <c r="H17" t="s">
         <v>33</v>
       </c>
       <c r="I17" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="J17" t="s">
-        <v>35</v>
+        <v>85</v>
       </c>
       <c r="K17" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="L17" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A18">
-        <v>-96.8221</v>
+        <v>-96.811519</v>
       </c>
       <c r="B18">
-        <v>32.939499</v>
+        <v>32.865478</v>
       </c>
       <c r="C18" t="s">
-        <v>61</v>
+        <v>90</v>
       </c>
       <c r="D18" t="s">
-        <v>70</v>
+        <v>52</v>
       </c>
       <c r="E18" t="s">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="F18" t="s">
-        <v>76</v>
+        <v>34</v>
       </c>
       <c r="G18" t="b">
         <v>0</v>
       </c>
       <c r="H18" t="s">
         <v>33</v>
       </c>
       <c r="I18" t="s">
-        <v>34</v>
+        <v>53</v>
       </c>
       <c r="J18" t="s">
-        <v>35</v>
+        <v>85</v>
       </c>
       <c r="K18" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="L18" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A19">
-        <v>-96.819921</v>
+        <v>-96.811519</v>
       </c>
       <c r="B19">
-        <v>33.2337</v>
+        <v>32.865478</v>
       </c>
       <c r="C19" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="D19" t="s">
-        <v>65</v>
+        <v>79</v>
       </c>
       <c r="E19" t="s">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="F19" t="s">
-        <v>66</v>
+        <v>34</v>
       </c>
       <c r="G19" t="b">
         <v>0</v>
       </c>
       <c r="H19" t="s">
         <v>33</v>
       </c>
       <c r="I19" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="J19" t="s">
-        <v>67</v>
+        <v>85</v>
       </c>
       <c r="K19" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="L19" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A20">
-        <v>-97.025271</v>
+        <v>-96.81326</v>
       </c>
       <c r="B20">
-        <v>32.7786</v>
+        <v>32.851176</v>
       </c>
       <c r="C20" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="D20" t="s">
-        <v>89</v>
+        <v>52</v>
       </c>
       <c r="E20" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="F20" t="s">
-        <v>90</v>
+        <v>34</v>
       </c>
       <c r="G20" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H20" t="s">
         <v>33</v>
       </c>
       <c r="I20" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="J20" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="K20" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="L20" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A21">
-        <v>-96.838632</v>
+        <v>-97.025271</v>
       </c>
       <c r="B21">
-        <v>32.921651</v>
+        <v>32.7786</v>
       </c>
       <c r="C21" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="D21" t="s">
-        <v>89</v>
+        <v>84</v>
       </c>
       <c r="E21" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="F21" t="s">
-        <v>52</v>
+        <v>97</v>
       </c>
       <c r="G21" t="b">
         <v>0</v>
       </c>
       <c r="H21" t="s">
         <v>33</v>
       </c>
       <c r="I21" t="s">
-        <v>34</v>
+        <v>98</v>
       </c>
       <c r="J21" t="s">
-        <v>95</v>
+        <v>41</v>
       </c>
       <c r="K21" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="L21" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A22">
-        <v>-96.986714</v>
+        <v>-96.819704</v>
       </c>
       <c r="B22">
-        <v>32.986305</v>
+        <v>33.262815</v>
       </c>
       <c r="C22" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="D22" t="s">
         <v>30</v>
       </c>
       <c r="E22" t="s">
-        <v>98</v>
+        <v>31</v>
       </c>
       <c r="F22" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="G22" t="b">
         <v>0</v>
       </c>
       <c r="H22" t="s">
         <v>33</v>
       </c>
       <c r="I22" t="s">
-        <v>34</v>
+        <v>101</v>
       </c>
       <c r="J22" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="K22" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="L22" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A23">
-        <v>-97.012637</v>
+        <v>-96.812894</v>
       </c>
       <c r="B23">
-        <v>33.138976</v>
+        <v>33.274777</v>
       </c>
       <c r="C23" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="D23" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E23" t="s">
-        <v>103</v>
+        <v>31</v>
       </c>
       <c r="F23" t="s">
-        <v>51</v>
+        <v>64</v>
       </c>
       <c r="G23" t="b">
         <v>0</v>
       </c>
       <c r="H23" t="s">
         <v>33</v>
       </c>
       <c r="I23" t="s">
-        <v>51</v>
+        <v>65</v>
       </c>
       <c r="J23" t="s">
-        <v>104</v>
+        <v>59</v>
       </c>
       <c r="K23" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="L23" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A24">
-        <v>-96.986714</v>
+        <v>-96.819704</v>
       </c>
       <c r="B24">
-        <v>32.986305</v>
+        <v>33.262815</v>
       </c>
       <c r="C24" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="D24" t="s">
-        <v>106</v>
+        <v>30</v>
       </c>
       <c r="E24" t="s">
-        <v>98</v>
+        <v>31</v>
       </c>
       <c r="F24" t="s">
-        <v>52</v>
+        <v>69</v>
       </c>
       <c r="G24" t="b">
         <v>0</v>
       </c>
       <c r="H24" t="s">
         <v>33</v>
       </c>
       <c r="I24" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="J24" t="s">
+        <v>49</v>
+      </c>
+      <c r="K24" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="L24" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A25">
-        <v>-96.948284</v>
+        <v>-96.820057</v>
       </c>
       <c r="B25">
-        <v>32.910333</v>
+        <v>33.248157</v>
       </c>
       <c r="C25" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="D25" t="s">
         <v>30</v>
       </c>
       <c r="E25" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="F25" t="s">
-        <v>40</v>
+        <v>98</v>
       </c>
       <c r="G25" t="b">
         <v>0</v>
       </c>
       <c r="H25" t="s">
         <v>33</v>
       </c>
       <c r="I25" t="s">
-        <v>51</v>
+        <v>69</v>
       </c>
       <c r="J25" t="s">
-        <v>104</v>
+        <v>54</v>
       </c>
       <c r="K25" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="L25" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A26">
-        <v>-96.809366</v>
+        <v>-96.819921</v>
       </c>
       <c r="B26">
-        <v>32.894765</v>
+        <v>33.2337</v>
       </c>
       <c r="C26" t="s">
+        <v>110</v>
+      </c>
+      <c r="D26" t="s">
+        <v>30</v>
+      </c>
+      <c r="E26" t="s">
+        <v>31</v>
+      </c>
+      <c r="F26" t="s">
         <v>111</v>
       </c>
-      <c r="D26" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G26" t="b">
         <v>0</v>
       </c>
       <c r="H26" t="s">
         <v>33</v>
       </c>
       <c r="I26" t="s">
-        <v>52</v>
+        <v>98</v>
       </c>
       <c r="J26" t="s">
         <v>112</v>
       </c>
       <c r="K26" t="s">
         <v>113</v>
       </c>
       <c r="L26" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A27">
-        <v>-96.979833</v>
+        <v>-96.948284</v>
       </c>
       <c r="B27">
-        <v>32.656198</v>
+        <v>32.910333</v>
       </c>
       <c r="C27" t="s">
         <v>114</v>
       </c>
       <c r="D27" t="s">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="E27" t="s">
-        <v>103</v>
+        <v>39</v>
       </c>
       <c r="F27" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="G27" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H27" t="s">
         <v>33</v>
       </c>
       <c r="I27" t="s">
-        <v>58</v>
+        <v>115</v>
       </c>
       <c r="J27" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="K27" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="L27" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A28">
-        <v>-96.770402</v>
+        <v>-96.948284</v>
       </c>
       <c r="B28">
-        <v>32.8614</v>
+        <v>32.910333</v>
       </c>
       <c r="C28" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="D28" t="s">
         <v>30</v>
       </c>
       <c r="E28" t="s">
-        <v>98</v>
+        <v>39</v>
       </c>
       <c r="F28" t="s">
-        <v>58</v>
+        <v>118</v>
       </c>
       <c r="G28" t="b">
         <v>0</v>
       </c>
       <c r="H28" t="s">
         <v>33</v>
       </c>
       <c r="I28" t="s">
         <v>34</v>
       </c>
       <c r="J28" t="s">
-        <v>99</v>
+        <v>35</v>
       </c>
       <c r="K28" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="L28" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A29">
-        <v>-96.770402</v>
+        <v>-96.717686</v>
       </c>
       <c r="B29">
-        <v>32.8614</v>
+        <v>32.857119</v>
       </c>
       <c r="C29" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="D29" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="E29" t="s">
-        <v>98</v>
+        <v>39</v>
       </c>
       <c r="F29" t="s">
         <v>58</v>
       </c>
       <c r="G29" t="b">
         <v>0</v>
       </c>
       <c r="H29" t="s">
         <v>33</v>
       </c>
       <c r="I29" t="s">
-        <v>34</v>
+        <v>58</v>
       </c>
       <c r="J29" t="s">
-        <v>99</v>
+        <v>59</v>
       </c>
       <c r="K29" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="L29" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A30">
-        <v>-96.82209</v>
+        <v>-97.02409</v>
       </c>
       <c r="B30">
-        <v>32.953969</v>
+        <v>32.698135</v>
       </c>
       <c r="C30" t="s">
-        <v>120</v>
+        <v>37</v>
       </c>
       <c r="D30" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="E30" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="F30" t="s">
-        <v>121</v>
+        <v>48</v>
       </c>
       <c r="G30" t="b">
         <v>0</v>
       </c>
       <c r="H30" t="s">
         <v>33</v>
       </c>
       <c r="I30" t="s">
-        <v>66</v>
+        <v>48</v>
       </c>
       <c r="J30" t="s">
+        <v>49</v>
+      </c>
+      <c r="K30" t="s">
         <v>122</v>
       </c>
-      <c r="K30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L30" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A31">
-        <v>-96.840222</v>
+        <v>-97.002275</v>
       </c>
       <c r="B31">
-        <v>33.152514</v>
+        <v>32.709331</v>
       </c>
       <c r="C31" t="s">
+        <v>123</v>
+      </c>
+      <c r="D31" t="s">
+        <v>38</v>
+      </c>
+      <c r="E31" t="s">
+        <v>39</v>
+      </c>
+      <c r="F31" t="s">
+        <v>53</v>
+      </c>
+      <c r="G31" t="b">
+        <v>0</v>
+      </c>
+      <c r="H31" t="s">
+        <v>33</v>
+      </c>
+      <c r="I31" t="s">
+        <v>53</v>
+      </c>
+      <c r="J31" t="s">
+        <v>54</v>
+      </c>
+      <c r="K31" t="s">
         <v>124</v>
       </c>
-      <c r="D31" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="L31" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A32">
-        <v>-96.589683</v>
+        <v>-96.95866</v>
       </c>
       <c r="B32">
-        <v>32.947174</v>
+        <v>32.903884</v>
       </c>
       <c r="C32" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="D32" t="s">
-        <v>70</v>
+        <v>38</v>
       </c>
       <c r="E32" t="s">
         <v>39</v>
       </c>
       <c r="F32" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="G32" t="b">
         <v>0</v>
       </c>
       <c r="H32" t="s">
         <v>33</v>
       </c>
       <c r="I32" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="J32" t="s">
-        <v>104</v>
+        <v>49</v>
       </c>
       <c r="K32" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="L32" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A33">
-        <v>-96.684294</v>
+        <v>-96.95866</v>
       </c>
       <c r="B33">
-        <v>32.84495</v>
+        <v>32.903884</v>
       </c>
       <c r="C33" t="s">
-        <v>129</v>
+        <v>125</v>
       </c>
       <c r="D33" t="s">
-        <v>130</v>
+        <v>38</v>
       </c>
       <c r="E33" t="s">
         <v>39</v>
       </c>
       <c r="F33" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="G33" t="b">
         <v>0</v>
       </c>
       <c r="H33" t="s">
         <v>33</v>
       </c>
       <c r="I33" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="J33" t="s">
-        <v>131</v>
+        <v>112</v>
       </c>
       <c r="K33" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
       <c r="L33" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A34">
-        <v>-96.814575</v>
+        <v>-96.943168</v>
       </c>
       <c r="B34">
-        <v>32.909427</v>
+        <v>32.911909</v>
       </c>
       <c r="C34" t="s">
-        <v>133</v>
+        <v>128</v>
       </c>
       <c r="D34" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="E34" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="F34" t="s">
-        <v>40</v>
+        <v>129</v>
       </c>
       <c r="G34" t="b">
         <v>0</v>
       </c>
       <c r="H34" t="s">
         <v>33</v>
       </c>
       <c r="I34" t="s">
-        <v>52</v>
+        <v>130</v>
       </c>
       <c r="J34" t="s">
-        <v>112</v>
+        <v>49</v>
       </c>
       <c r="K34" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="L34" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A35">
-        <v>-96.809366</v>
+        <v>-96.986714</v>
       </c>
       <c r="B35">
-        <v>32.894765</v>
+        <v>32.986305</v>
       </c>
       <c r="C35" t="s">
-        <v>111</v>
+        <v>132</v>
       </c>
       <c r="D35" t="s">
-        <v>50</v>
+        <v>133</v>
       </c>
       <c r="E35" t="s">
-        <v>45</v>
+        <v>134</v>
       </c>
       <c r="F35" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="G35" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H35" t="s">
         <v>33</v>
       </c>
       <c r="I35" t="s">
-        <v>52</v>
+        <v>135</v>
       </c>
       <c r="J35" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="K35" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="L35" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A36">
-        <v>-96.934045</v>
+        <v>-96.875601</v>
       </c>
       <c r="B36">
-        <v>32.917513</v>
+        <v>32.839082</v>
       </c>
       <c r="C36" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D36" t="s">
-        <v>106</v>
+        <v>30</v>
       </c>
       <c r="E36" t="s">
         <v>39</v>
       </c>
       <c r="F36" t="s">
-        <v>52</v>
+        <v>34</v>
       </c>
       <c r="G36" t="b">
         <v>0</v>
       </c>
       <c r="H36" t="s">
         <v>33</v>
       </c>
       <c r="I36" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="J36" t="s">
-        <v>71</v>
+        <v>54</v>
       </c>
       <c r="K36" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="L36" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A37">
-        <v>-96.934045</v>
+        <v>-96.817941</v>
       </c>
       <c r="B37">
-        <v>32.917513</v>
+        <v>32.811444</v>
       </c>
       <c r="C37" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="D37" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="E37" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="F37" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G37" t="b">
         <v>0</v>
       </c>
       <c r="H37" t="s">
         <v>33</v>
       </c>
       <c r="I37" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="J37" t="s">
-        <v>71</v>
+        <v>49</v>
       </c>
       <c r="K37" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="L37" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A38">
-        <v>-96.925359</v>
+        <v>-96.817941</v>
       </c>
       <c r="B38">
-        <v>32.951797</v>
+        <v>32.811444</v>
       </c>
       <c r="C38" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="D38" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="E38" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="F38" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="G38" t="b">
         <v>0</v>
       </c>
       <c r="H38" t="s">
         <v>33</v>
       </c>
       <c r="I38" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="J38" t="s">
-        <v>112</v>
+        <v>49</v>
       </c>
       <c r="K38" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="L38" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A39">
-        <v>-96.986714</v>
+        <v>-96.890383</v>
       </c>
       <c r="B39">
-        <v>32.986305</v>
+        <v>32.985334</v>
       </c>
       <c r="C39" t="s">
-        <v>97</v>
+        <v>63</v>
       </c>
       <c r="D39" t="s">
-        <v>30</v>
+        <v>143</v>
       </c>
       <c r="E39" t="s">
-        <v>98</v>
+        <v>39</v>
       </c>
       <c r="F39" t="s">
         <v>58</v>
       </c>
       <c r="G39" t="b">
         <v>0</v>
       </c>
       <c r="H39" t="s">
         <v>33</v>
       </c>
       <c r="I39" t="s">
-        <v>34</v>
+        <v>58</v>
       </c>
       <c r="J39" t="s">
-        <v>99</v>
+        <v>59</v>
       </c>
       <c r="K39" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="L39" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A40">
-        <v>-96.82209</v>
+        <v>-96.817941</v>
       </c>
       <c r="B40">
-        <v>32.953969</v>
+        <v>32.811444</v>
       </c>
       <c r="C40" t="s">
-        <v>120</v>
+        <v>139</v>
       </c>
       <c r="D40" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="E40" t="s">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="F40" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="G40" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H40" t="s">
         <v>33</v>
       </c>
       <c r="I40" t="s">
-        <v>91</v>
+        <v>48</v>
       </c>
       <c r="J40" t="s">
-        <v>122</v>
+        <v>49</v>
       </c>
       <c r="K40" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="L40" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A41">
-        <v>-96.95261</v>
+        <v>-96.948284</v>
       </c>
       <c r="B41">
-        <v>32.908223</v>
+        <v>32.910333</v>
       </c>
       <c r="C41" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="D41" t="s">
-        <v>106</v>
+        <v>30</v>
       </c>
       <c r="E41" t="s">
         <v>39</v>
       </c>
       <c r="F41" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="G41" t="b">
         <v>0</v>
       </c>
       <c r="H41" t="s">
         <v>33</v>
       </c>
       <c r="I41" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="J41" t="s">
-        <v>104</v>
+        <v>49</v>
       </c>
       <c r="K41" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="L41" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A42">
-        <v>-96.993235</v>
+        <v>-97.388214</v>
       </c>
       <c r="B42">
-        <v>32.986361</v>
+        <v>31.407415</v>
       </c>
       <c r="C42" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="D42" t="s">
-        <v>89</v>
+        <v>150</v>
       </c>
       <c r="E42" t="s">
+        <v>151</v>
+      </c>
+      <c r="F42" t="s">
         <v>98</v>
       </c>
-      <c r="F42" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G42" t="b">
         <v>0</v>
       </c>
       <c r="H42" t="s">
         <v>33</v>
       </c>
       <c r="I42" t="s">
-        <v>147</v>
+        <v>98</v>
       </c>
       <c r="J42" t="s">
-        <v>148</v>
+        <v>112</v>
       </c>
       <c r="K42" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="L42" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A43">
-        <v>-96.932554</v>
+        <v>-97.022152</v>
       </c>
       <c r="B43">
-        <v>32.968469</v>
+        <v>33.131691</v>
       </c>
       <c r="C43" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="D43" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="E43" t="s">
-        <v>39</v>
+        <v>80</v>
       </c>
       <c r="F43" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="G43" t="b">
         <v>0</v>
       </c>
       <c r="H43" t="s">
         <v>33</v>
       </c>
       <c r="I43" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="J43" t="s">
-        <v>71</v>
+        <v>54</v>
       </c>
       <c r="K43" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="L43" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A44">
-        <v>-96.895095</v>
+        <v>-96.883888</v>
       </c>
       <c r="B44">
-        <v>32.83251</v>
+        <v>32.805692</v>
       </c>
       <c r="C44" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="D44" t="s">
-        <v>65</v>
+        <v>38</v>
       </c>
       <c r="E44" t="s">
-        <v>39</v>
+        <v>80</v>
       </c>
       <c r="F44" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="G44" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H44" t="s">
         <v>33</v>
       </c>
       <c r="I44" t="s">
-        <v>153</v>
+        <v>53</v>
       </c>
       <c r="J44" t="s">
-        <v>92</v>
+        <v>54</v>
       </c>
       <c r="K44" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="L44" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A45">
-        <v>-97.02409</v>
+        <v>-96.663584</v>
       </c>
       <c r="B45">
-        <v>32.698135</v>
+        <v>33.150096</v>
       </c>
       <c r="C45" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="D45" t="s">
-        <v>65</v>
+        <v>143</v>
       </c>
       <c r="E45" t="s">
-        <v>39</v>
+        <v>134</v>
       </c>
       <c r="F45" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="G45" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H45" t="s">
         <v>33</v>
       </c>
       <c r="I45" t="s">
-        <v>153</v>
+        <v>34</v>
       </c>
       <c r="J45" t="s">
-        <v>92</v>
+        <v>112</v>
       </c>
       <c r="K45" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="L45" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A46">
-        <v>-96.895095</v>
+        <v>-96.9684</v>
       </c>
       <c r="B46">
-        <v>32.83251</v>
+        <v>32.897918</v>
       </c>
       <c r="C46" t="s">
-        <v>152</v>
+        <v>159</v>
       </c>
       <c r="D46" t="s">
-        <v>65</v>
+        <v>160</v>
       </c>
       <c r="E46" t="s">
         <v>39</v>
       </c>
       <c r="F46" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="G46" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H46" t="s">
         <v>33</v>
       </c>
       <c r="I46" t="s">
-        <v>153</v>
+        <v>48</v>
       </c>
       <c r="J46" t="s">
-        <v>92</v>
+        <v>49</v>
       </c>
       <c r="K46" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="L46" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A47">
-        <v>-96.948182</v>
+        <v>-96.82209</v>
       </c>
       <c r="B47">
-        <v>32.865471</v>
+        <v>32.953969</v>
       </c>
       <c r="C47" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="D47" t="s">
-        <v>56</v>
+        <v>163</v>
       </c>
       <c r="E47" t="s">
-        <v>103</v>
+        <v>31</v>
       </c>
       <c r="F47" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="G47" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H47" t="s">
         <v>33</v>
       </c>
       <c r="I47" t="s">
-        <v>159</v>
+        <v>53</v>
       </c>
       <c r="J47" t="s">
-        <v>92</v>
+        <v>54</v>
       </c>
       <c r="K47" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="L47" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A48">
-        <v>-97.339725</v>
+        <v>-96.816889</v>
       </c>
       <c r="B48">
-        <v>32.573925</v>
+        <v>32.82165</v>
       </c>
       <c r="C48" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="D48" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="E48" t="s">
-        <v>103</v>
+        <v>31</v>
       </c>
       <c r="F48" t="s">
-        <v>40</v>
+        <v>98</v>
       </c>
       <c r="G48" t="b">
         <v>1</v>
       </c>
       <c r="H48" t="s">
         <v>33</v>
       </c>
       <c r="I48" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="J48" t="s">
-        <v>92</v>
+        <v>167</v>
       </c>
       <c r="K48" t="s">
-        <v>162</v>
+        <v>168</v>
       </c>
       <c r="L48" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A49">
-        <v>-96.960456</v>
+        <v>-97.025271</v>
       </c>
       <c r="B49">
-        <v>32.880419</v>
+        <v>32.7786</v>
       </c>
       <c r="C49" t="s">
-        <v>163</v>
+        <v>96</v>
       </c>
       <c r="D49" t="s">
-        <v>70</v>
+        <v>84</v>
       </c>
       <c r="E49" t="s">
-        <v>103</v>
+        <v>39</v>
       </c>
       <c r="F49" t="s">
-        <v>47</v>
+        <v>69</v>
       </c>
       <c r="G49" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H49" t="s">
         <v>33</v>
       </c>
       <c r="I49" t="s">
-        <v>47</v>
+        <v>166</v>
       </c>
       <c r="J49" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="K49" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="L49" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A50">
-        <v>-96.820631</v>
+        <v>-96.809366</v>
       </c>
       <c r="B50">
-        <v>32.925677</v>
+        <v>32.894765</v>
       </c>
       <c r="C50" t="s">
-        <v>166</v>
+        <v>83</v>
       </c>
       <c r="D50" t="s">
-        <v>89</v>
+        <v>105</v>
       </c>
       <c r="E50" t="s">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="F50" t="s">
-        <v>58</v>
+        <v>48</v>
       </c>
       <c r="G50" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H50" t="s">
         <v>33</v>
       </c>
       <c r="I50" t="s">
-        <v>34</v>
+        <v>171</v>
       </c>
       <c r="J50" t="s">
-        <v>167</v>
+        <v>172</v>
       </c>
       <c r="K50" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="L50" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A51">
-        <v>-96.814575</v>
+        <v>-96.796215</v>
       </c>
       <c r="B51">
-        <v>32.909427</v>
+        <v>32.777977</v>
       </c>
       <c r="C51" t="s">
-        <v>133</v>
+        <v>174</v>
       </c>
       <c r="D51" t="s">
-        <v>89</v>
+        <v>145</v>
       </c>
       <c r="E51" t="s">
-        <v>45</v>
+        <v>80</v>
       </c>
       <c r="F51" t="s">
-        <v>58</v>
+        <v>98</v>
       </c>
       <c r="G51" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H51" t="s">
         <v>33</v>
       </c>
       <c r="I51" t="s">
-        <v>34</v>
+        <v>175</v>
       </c>
       <c r="J51" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="K51" t="s">
-        <v>169</v>
+        <v>176</v>
       </c>
       <c r="L51" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A52">
-        <v>-96.813626</v>
+        <v>-97.346003</v>
       </c>
       <c r="B52">
-        <v>32.84836</v>
+        <v>32.551024</v>
       </c>
       <c r="C52" t="s">
-        <v>170</v>
+        <v>177</v>
       </c>
       <c r="D52" t="s">
-        <v>89</v>
+        <v>145</v>
       </c>
       <c r="E52" t="s">
-        <v>45</v>
+        <v>80</v>
       </c>
       <c r="F52" t="s">
-        <v>51</v>
+        <v>98</v>
       </c>
       <c r="G52" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H52" t="s">
         <v>33</v>
       </c>
       <c r="I52" t="s">
-        <v>34</v>
+        <v>175</v>
       </c>
       <c r="J52" t="s">
-        <v>35</v>
+        <v>169</v>
       </c>
       <c r="K52" t="s">
-        <v>171</v>
+        <v>178</v>
       </c>
       <c r="L52" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A53">
-        <v>-96.979833</v>
+        <v>-96.819704</v>
       </c>
       <c r="B53">
-        <v>32.656198</v>
+        <v>33.262815</v>
       </c>
       <c r="C53" t="s">
-        <v>114</v>
+        <v>100</v>
       </c>
       <c r="D53" t="s">
-        <v>50</v>
+        <v>179</v>
       </c>
       <c r="E53" t="s">
-        <v>103</v>
+        <v>31</v>
       </c>
       <c r="F53" t="s">
-        <v>58</v>
+        <v>32</v>
       </c>
       <c r="G53" t="b">
         <v>1</v>
       </c>
       <c r="H53" t="s">
         <v>33</v>
       </c>
       <c r="I53" t="s">
-        <v>172</v>
+        <v>135</v>
       </c>
       <c r="J53" t="s">
-        <v>115</v>
+        <v>180</v>
       </c>
       <c r="K53" t="s">
-        <v>173</v>
+        <v>181</v>
       </c>
       <c r="L53" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A54">
-        <v>-97.059928</v>
+        <v>-96.819704</v>
       </c>
       <c r="B54">
-        <v>32.634996</v>
+        <v>33.262815</v>
       </c>
       <c r="C54" t="s">
-        <v>174</v>
+        <v>100</v>
       </c>
       <c r="D54" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="E54" t="s">
         <v>31</v>
       </c>
       <c r="F54" t="s">
-        <v>176</v>
+        <v>32</v>
       </c>
       <c r="G54" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H54" t="s">
         <v>33</v>
       </c>
       <c r="I54" t="s">
-        <v>121</v>
+        <v>135</v>
       </c>
       <c r="J54" t="s">
-        <v>35</v>
+        <v>180</v>
       </c>
       <c r="K54" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
       <c r="L54" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A55">
-        <v>-97.078201</v>
+        <v>-96.819921</v>
       </c>
       <c r="B55">
-        <v>32.60904</v>
+        <v>33.2337</v>
       </c>
       <c r="C55" t="s">
-        <v>178</v>
+        <v>110</v>
       </c>
       <c r="D55" t="s">
-        <v>175</v>
+        <v>38</v>
       </c>
       <c r="E55" t="s">
         <v>31</v>
       </c>
       <c r="F55" t="s">
-        <v>51</v>
+        <v>32</v>
       </c>
       <c r="G55" t="b">
         <v>1</v>
       </c>
       <c r="H55" t="s">
         <v>33</v>
       </c>
       <c r="I55" t="s">
-        <v>179</v>
+        <v>135</v>
       </c>
       <c r="J55" t="s">
-        <v>35</v>
+        <v>180</v>
       </c>
       <c r="K55" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="L55" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A56">
-        <v>-96.813626</v>
+        <v>-96.812888</v>
       </c>
       <c r="B56">
-        <v>32.84836</v>
+        <v>33.307099</v>
       </c>
       <c r="C56" t="s">
-        <v>170</v>
+        <v>184</v>
       </c>
       <c r="D56" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="E56" t="s">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="F56" t="s">
-        <v>125</v>
+        <v>32</v>
       </c>
       <c r="G56" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H56" t="s">
         <v>33</v>
       </c>
       <c r="I56" t="s">
-        <v>51</v>
+        <v>135</v>
       </c>
       <c r="J56" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="K56" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="L56" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A57">
-        <v>-96.850173</v>
+        <v>-96.771578</v>
       </c>
       <c r="B57">
-        <v>32.822551</v>
+        <v>32.950748</v>
       </c>
       <c r="C57" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="D57" t="s">
-        <v>56</v>
+        <v>187</v>
       </c>
       <c r="E57" t="s">
-        <v>31</v>
+        <v>134</v>
       </c>
       <c r="F57" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="G57" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H57" t="s">
         <v>33</v>
       </c>
       <c r="I57" t="s">
-        <v>184</v>
+        <v>53</v>
       </c>
       <c r="J57" t="s">
-        <v>92</v>
+        <v>54</v>
       </c>
       <c r="K57" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="L57" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A58">
-        <v>-96.942686</v>
+        <v>-96.771578</v>
       </c>
       <c r="B58">
-        <v>32.813748</v>
+        <v>32.950748</v>
       </c>
       <c r="C58" t="s">
         <v>186</v>
       </c>
       <c r="D58" t="s">
-        <v>56</v>
+        <v>187</v>
       </c>
       <c r="E58" t="s">
-        <v>31</v>
+        <v>134</v>
       </c>
       <c r="F58" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="G58" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H58" t="s">
         <v>33</v>
       </c>
       <c r="I58" t="s">
-        <v>184</v>
+        <v>53</v>
       </c>
       <c r="J58" t="s">
-        <v>92</v>
+        <v>54</v>
       </c>
       <c r="K58" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="L58" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A59">
-        <v>-96.934045</v>
+        <v>-96.960456</v>
       </c>
       <c r="B59">
-        <v>32.917513</v>
+        <v>32.880419</v>
       </c>
       <c r="C59" t="s">
-        <v>188</v>
+        <v>78</v>
       </c>
       <c r="D59" t="s">
-        <v>106</v>
+        <v>79</v>
       </c>
       <c r="E59" t="s">
-        <v>39</v>
+        <v>80</v>
       </c>
       <c r="F59" t="s">
-        <v>51</v>
+        <v>118</v>
       </c>
       <c r="G59" t="b">
         <v>0</v>
       </c>
       <c r="H59" t="s">
         <v>33</v>
       </c>
       <c r="I59" t="s">
-        <v>52</v>
+        <v>32</v>
       </c>
       <c r="J59" t="s">
-        <v>53</v>
+        <v>190</v>
       </c>
       <c r="K59" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="L59" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A60">
-        <v>-96.820026</v>
+        <v>-96.960456</v>
       </c>
       <c r="B60">
-        <v>32.805425</v>
+        <v>32.880419</v>
       </c>
       <c r="C60" t="s">
-        <v>190</v>
+        <v>78</v>
       </c>
       <c r="D60" t="s">
-        <v>70</v>
+        <v>79</v>
       </c>
       <c r="E60" t="s">
-        <v>39</v>
+        <v>80</v>
       </c>
       <c r="F60" t="s">
-        <v>52</v>
+        <v>65</v>
       </c>
       <c r="G60" t="b">
         <v>0</v>
       </c>
       <c r="H60" t="s">
         <v>33</v>
       </c>
       <c r="I60" t="s">
-        <v>57</v>
+        <v>101</v>
       </c>
       <c r="J60" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="K60" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="L60" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A61">
-        <v>-96.709643</v>
+        <v>-96.868013</v>
       </c>
       <c r="B61">
-        <v>32.894563</v>
+        <v>32.81603</v>
       </c>
       <c r="C61" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="D61" t="s">
-        <v>70</v>
+        <v>84</v>
       </c>
       <c r="E61" t="s">
-        <v>39</v>
+        <v>134</v>
       </c>
       <c r="F61" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G61" t="b">
         <v>0</v>
       </c>
       <c r="H61" t="s">
         <v>33</v>
       </c>
       <c r="I61" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="J61" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="K61" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="L61" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A62">
-        <v>-96.815054</v>
+        <v>-96.868013</v>
       </c>
       <c r="B62">
-        <v>32.836597</v>
+        <v>32.81603</v>
       </c>
       <c r="C62" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="D62" t="s">
-        <v>70</v>
+        <v>105</v>
       </c>
       <c r="E62" t="s">
-        <v>45</v>
+        <v>134</v>
       </c>
       <c r="F62" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G62" t="b">
         <v>0</v>
       </c>
       <c r="H62" t="s">
         <v>33</v>
       </c>
       <c r="I62" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="J62" t="s">
-        <v>107</v>
+        <v>54</v>
       </c>
       <c r="K62" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="L62" t="b">
-        <v>0</v>
-[...265 lines deleted...]
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:L1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>