--- v0 (2026-08-15)
+++ v1 (2026-10-06)
@@ -10,2789 +10,2792 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Source" state="visible" r:id="rId4"/>
     <sheet sheetId="2" name="Data" state="visible" r:id="rId5"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3598" uniqueCount="917">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3598" uniqueCount="918">
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Active Wildfires in the United States (Current)</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
     <t>https://data-nifc.opendata.arcgis.com/</t>
   </si>
   <si>
     <t>Licence</t>
   </si>
   <si>
     <t>CC0-1.0</t>
   </si>
   <si>
     <t>Published by</t>
   </si>
   <si>
     <t>geopen.io</t>
   </si>
   <si>
     <t>Page</t>
   </si>
   <si>
     <t>https://geopen.io/d/active-wildfires-in-the-united-states-current</t>
   </si>
   <si>
     <t>Downloaded</t>
   </si>
   <si>
+    <t>2026-10-06</t>
+  </si>
+  <si>
+    <t>Features</t>
+  </si>
+  <si>
+    <t>Coordinates</t>
+  </si>
+  <si>
+    <t>WGS84 (EPSG:4326)</t>
+  </si>
+  <si>
+    <t>Note</t>
+  </si>
+  <si>
+    <t>Longitude and latitude are a representative point. Full geometry is in the GeoJSON or Shapefile download.</t>
+  </si>
+  <si>
+    <t>longitude</t>
+  </si>
+  <si>
+    <t>latitude</t>
+  </si>
+  <si>
+    <t>fire</t>
+  </si>
+  <si>
+    <t>land</t>
+  </si>
+  <si>
+    <t>acres</t>
+  </si>
+  <si>
+    <t>cause</t>
+  </si>
+  <si>
+    <t>state</t>
+  </si>
+  <si>
+    <t>county</t>
+  </si>
+  <si>
+    <t>personnel</t>
+  </si>
+  <si>
+    <t>complexity</t>
+  </si>
+  <si>
+    <t>discovered</t>
+  </si>
+  <si>
+    <t>days_burning</t>
+  </si>
+  <si>
+    <t>percent_contained</t>
+  </si>
+  <si>
+    <t>Sandpiper</t>
+  </si>
+  <si>
+    <t>BLM</t>
+  </si>
+  <si>
+    <t>Human</t>
+  </si>
+  <si>
+    <t>WY</t>
+  </si>
+  <si>
+    <t>Natrona</t>
+  </si>
+  <si>
+    <t>Type 4 Incident</t>
+  </si>
+  <si>
+    <t>2026-03-20</t>
+  </si>
+  <si>
+    <t>Woodbury</t>
+  </si>
+  <si>
+    <t>State</t>
+  </si>
+  <si>
+    <t>SC</t>
+  </si>
+  <si>
+    <t>Marion</t>
+  </si>
+  <si>
+    <t>Type 5 Incident</t>
+  </si>
+  <si>
+    <t>2026-03-22</t>
+  </si>
+  <si>
+    <t>Mill</t>
+  </si>
+  <si>
+    <t>Private</t>
+  </si>
+  <si>
+    <t>Undetermined</t>
+  </si>
+  <si>
+    <t>WI</t>
+  </si>
+  <si>
+    <t>Bayfield</t>
+  </si>
+  <si>
+    <t>2026-04-23</t>
+  </si>
+  <si>
+    <t>SOUTH CANAL- LAFAYETTE (34)</t>
+  </si>
+  <si>
+    <t>Natural</t>
+  </si>
+  <si>
+    <t>FL</t>
+  </si>
+  <si>
+    <t>Lafayette</t>
+  </si>
+  <si>
+    <t>Type 3 Incident</t>
+  </si>
+  <si>
+    <t>2026-05-03</t>
+  </si>
+  <si>
+    <t>Snyder Creek</t>
+  </si>
+  <si>
+    <t>Niobrara</t>
+  </si>
+  <si>
+    <t>2026-05-14</t>
+  </si>
+  <si>
+    <t>AUNKOY</t>
+  </si>
+  <si>
+    <t>BIA</t>
+  </si>
+  <si>
+    <t>OK</t>
+  </si>
+  <si>
+    <t>Caddo</t>
+  </si>
+  <si>
+    <t>2026-05-30</t>
+  </si>
+  <si>
+    <t>Canyon</t>
+  </si>
+  <si>
+    <t>AK</t>
+  </si>
+  <si>
+    <t>Yukon-Koyukuk</t>
+  </si>
+  <si>
+    <t>2026-06-12</t>
+  </si>
+  <si>
+    <t>Tucannon Mutual Aid</t>
+  </si>
+  <si>
+    <t>WA</t>
+  </si>
+  <si>
+    <t>Columbia</t>
+  </si>
+  <si>
+    <t>2026-06-16</t>
+  </si>
+  <si>
+    <t>Pogo</t>
+  </si>
+  <si>
+    <t>Southeast Fairbanks</t>
+  </si>
+  <si>
+    <t>2026-06-20</t>
+  </si>
+  <si>
+    <t>Shaw</t>
+  </si>
+  <si>
+    <t>Polly</t>
+  </si>
+  <si>
+    <t>2026-06-21</t>
+  </si>
+  <si>
+    <t>Tatlanika</t>
+  </si>
+  <si>
+    <t>Denali</t>
+  </si>
+  <si>
+    <t>Shingle Creek</t>
+  </si>
+  <si>
+    <t>ID</t>
+  </si>
+  <si>
+    <t>Idaho</t>
+  </si>
+  <si>
+    <t>Cottonwood</t>
+  </si>
+  <si>
+    <t>USFS</t>
+  </si>
+  <si>
+    <t>UT</t>
+  </si>
+  <si>
+    <t>Beaver</t>
+  </si>
+  <si>
+    <t>2026-06-22</t>
+  </si>
+  <si>
+    <t>Mud</t>
+  </si>
+  <si>
+    <t>2026-06-24</t>
+  </si>
+  <si>
+    <t>Mount Tom Creek</t>
+  </si>
+  <si>
+    <t>NPS</t>
+  </si>
+  <si>
+    <t>Jefferson</t>
+  </si>
+  <si>
+    <t>Cliff Spring</t>
+  </si>
+  <si>
+    <t>AZ</t>
+  </si>
+  <si>
+    <t>Coconino</t>
+  </si>
+  <si>
+    <t>2026-06-26</t>
+  </si>
+  <si>
+    <t>Babylon</t>
+  </si>
+  <si>
+    <t>San Juan</t>
+  </si>
+  <si>
+    <t>Ferris</t>
+  </si>
+  <si>
+    <t>CO</t>
+  </si>
+  <si>
+    <t>Montezuma</t>
+  </si>
+  <si>
+    <t>2026-06-27</t>
+  </si>
+  <si>
+    <t>Gold Mountain</t>
+  </si>
+  <si>
+    <t>Ouray</t>
+  </si>
+  <si>
+    <t>Type 2 Incident</t>
+  </si>
+  <si>
+    <t>Willow</t>
+  </si>
+  <si>
+    <t>Lake</t>
+  </si>
+  <si>
+    <t>2026-06-28</t>
+  </si>
+  <si>
+    <t>Aspen Acres</t>
+  </si>
+  <si>
+    <t>Custer</t>
+  </si>
+  <si>
+    <t>2026-06-29</t>
+  </si>
+  <si>
+    <t>Rocky Ridge</t>
+  </si>
+  <si>
+    <t>Goshen</t>
+  </si>
+  <si>
+    <t>Luna</t>
+  </si>
+  <si>
+    <t>Whatcom</t>
+  </si>
+  <si>
+    <t>2026-07-02</t>
+  </si>
+  <si>
+    <t>North Cayuse</t>
+  </si>
+  <si>
+    <t>OR</t>
+  </si>
+  <si>
+    <t>Umatilla</t>
+  </si>
+  <si>
+    <t>2026-07-04</t>
+  </si>
+  <si>
+    <t>RA 6 ADA CO CLAREMONT</t>
+  </si>
+  <si>
+    <t>Ada</t>
+  </si>
+  <si>
+    <t>2026-07-06</t>
+  </si>
+  <si>
+    <t>Mailbox</t>
+  </si>
+  <si>
+    <t>Baker</t>
+  </si>
+  <si>
+    <t>Hoop</t>
+  </si>
+  <si>
+    <t>Harney</t>
+  </si>
+  <si>
+    <t>2026-07-07</t>
+  </si>
+  <si>
+    <t>3-1 PIT</t>
+  </si>
+  <si>
+    <t>CA</t>
+  </si>
+  <si>
+    <t>Lassen</t>
+  </si>
+  <si>
+    <t>Camp</t>
+  </si>
+  <si>
+    <t>MN</t>
+  </si>
+  <si>
+    <t>Type 1 Incident</t>
+  </si>
+  <si>
+    <t>Bear Trap</t>
+  </si>
+  <si>
+    <t>St. Louis</t>
+  </si>
+  <si>
+    <t>Thumb</t>
+  </si>
+  <si>
+    <t>Salmon</t>
+  </si>
+  <si>
+    <t>Grant</t>
+  </si>
+  <si>
+    <t>2026-07-08</t>
+  </si>
+  <si>
+    <t>Can City</t>
+  </si>
+  <si>
+    <t>Colleton</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>Upper Smith</t>
+  </si>
+  <si>
+    <t>Boundary</t>
+  </si>
+  <si>
+    <t>Olive Butte</t>
+  </si>
+  <si>
+    <t>Anthony</t>
+  </si>
+  <si>
+    <t>Rose Hill Bay</t>
+  </si>
+  <si>
+    <t>NC</t>
+  </si>
+  <si>
+    <t>Duplin</t>
+  </si>
+  <si>
+    <t>Sioux</t>
+  </si>
+  <si>
+    <t>2026-07-09</t>
+  </si>
+  <si>
+    <t>Elk</t>
+  </si>
+  <si>
+    <t>Hinsdale</t>
+  </si>
+  <si>
+    <t>Wolfpack</t>
+  </si>
+  <si>
+    <t>Chub</t>
+  </si>
+  <si>
+    <t>E Evans Creek Rd 18000</t>
+  </si>
+  <si>
+    <t>Undetermined (remarks required)</t>
+  </si>
+  <si>
+    <t>Jackson</t>
+  </si>
+  <si>
+    <t>2026-07-10</t>
+  </si>
+  <si>
+    <t>Quarry Road</t>
+  </si>
+  <si>
+    <t>Brunswick</t>
+  </si>
+  <si>
+    <t>LOOMIS</t>
+  </si>
+  <si>
+    <t>2026-07-11</t>
+  </si>
+  <si>
+    <t>ELEPHANT</t>
+  </si>
+  <si>
+    <t>Plumas</t>
+  </si>
+  <si>
+    <t>Dark</t>
+  </si>
+  <si>
+    <t>2026-07-12</t>
+  </si>
+  <si>
+    <t>City's Edge</t>
+  </si>
+  <si>
+    <t>2026-07-25</t>
+  </si>
+  <si>
+    <t>Fishhook</t>
+  </si>
+  <si>
+    <t>Routt</t>
+  </si>
+  <si>
+    <t>CHUTE</t>
+  </si>
+  <si>
+    <t>Yuba</t>
+  </si>
+  <si>
+    <t>2026-07-13</t>
+  </si>
+  <si>
+    <t>Bull Creek</t>
+  </si>
+  <si>
+    <t>Campbell</t>
+  </si>
+  <si>
+    <t>Little Knife</t>
+  </si>
+  <si>
+    <t>2026-07-15</t>
+  </si>
+  <si>
+    <t>Camera Fire</t>
+  </si>
+  <si>
+    <t>Broken Poplar Fire</t>
+  </si>
+  <si>
+    <t>Power generation/transmission/distribution</t>
+  </si>
+  <si>
+    <t>ME</t>
+  </si>
+  <si>
+    <t>Hancock</t>
+  </si>
+  <si>
+    <t>0433 BREWER</t>
+  </si>
+  <si>
+    <t>Lower Dry Creek Mutual Aid</t>
+  </si>
+  <si>
+    <t>2026-07-14</t>
+  </si>
+  <si>
+    <t>0449 PORCUPINE RIDGE</t>
+  </si>
+  <si>
+    <t>Gilliam</t>
+  </si>
+  <si>
+    <t>2026-07-16</t>
+  </si>
+  <si>
+    <t>0444 TWICKENHAM</t>
+  </si>
+  <si>
+    <t>Wheeler</t>
+  </si>
+  <si>
+    <t>0442 REDROCK</t>
+  </si>
+  <si>
+    <t>0450 COVE CREEK</t>
+  </si>
+  <si>
+    <t>0445 CROSSWHITE</t>
+  </si>
+  <si>
+    <t>THREE QUEENS</t>
+  </si>
+  <si>
+    <t>Kittitas</t>
+  </si>
+  <si>
+    <t>0446 CAMEL HUMP</t>
+  </si>
+  <si>
+    <t>0460 HOPKIN</t>
+  </si>
+  <si>
+    <t>Kaiser Canyon</t>
+  </si>
+  <si>
+    <t>Okanogan</t>
+  </si>
+  <si>
+    <t>LITTLE GIANT</t>
+  </si>
+  <si>
+    <t>Chelan</t>
+  </si>
+  <si>
+    <t>LYONS FERRY</t>
+  </si>
+  <si>
+    <t>Franklin</t>
+  </si>
+  <si>
+    <t>Paradise</t>
+  </si>
+  <si>
+    <t>Wallowa</t>
+  </si>
+  <si>
+    <t>0480 WILCOX</t>
+  </si>
+  <si>
+    <t>Sherman</t>
+  </si>
+  <si>
+    <t>Bologna</t>
+  </si>
+  <si>
+    <t>0494 AKAWA BUTTE</t>
+  </si>
+  <si>
+    <t>3-6 WAGON</t>
+  </si>
+  <si>
+    <t>0476 HOAG</t>
+  </si>
+  <si>
+    <t>0485 DEEP CANYON</t>
+  </si>
+  <si>
+    <t>Wasco</t>
+  </si>
+  <si>
+    <t>Egypt</t>
+  </si>
+  <si>
+    <t>0500 COYOTE</t>
+  </si>
+  <si>
+    <t>Crook</t>
+  </si>
+  <si>
+    <t>Hagen</t>
+  </si>
+  <si>
+    <t>BEE HAVEN BAY (24-06)</t>
+  </si>
+  <si>
+    <t>Hamilton</t>
+  </si>
+  <si>
+    <t>0497 HENRY</t>
+  </si>
+  <si>
+    <t>Border 2</t>
+  </si>
+  <si>
+    <t>2026-07-17</t>
+  </si>
+  <si>
+    <t>Border 1</t>
+  </si>
+  <si>
+    <t>Horse Ridge</t>
+  </si>
+  <si>
+    <t>0489 PARRISH</t>
+  </si>
+  <si>
+    <t>0432</t>
+  </si>
+  <si>
+    <t>0456</t>
+  </si>
+  <si>
+    <t>0462</t>
+  </si>
+  <si>
+    <t>0502</t>
+  </si>
+  <si>
+    <t>POWDER RIVER</t>
+  </si>
+  <si>
+    <t>0467</t>
+  </si>
+  <si>
+    <t>0501 PAT'S CABIN</t>
+  </si>
+  <si>
+    <t>PTARMIGAN</t>
+  </si>
+  <si>
+    <t>Modrite</t>
+  </si>
+  <si>
+    <t>Ferry</t>
+  </si>
+  <si>
+    <t>Sputnik</t>
+  </si>
+  <si>
+    <t>Monroe</t>
+  </si>
+  <si>
+    <t>NEFF JONES</t>
+  </si>
+  <si>
+    <t>Burnt Creek</t>
+  </si>
+  <si>
+    <t>Bradley Flats</t>
+  </si>
+  <si>
+    <t>DEVIL'S CANYON</t>
+  </si>
+  <si>
+    <t>WALLACE WALKER</t>
+  </si>
+  <si>
+    <t>Wolf Creek</t>
+  </si>
+  <si>
+    <t>0512 BOX SPRINGS</t>
+  </si>
+  <si>
+    <t>0482 CHERRY CREEK</t>
+  </si>
+  <si>
+    <t>Ant Park</t>
+  </si>
+  <si>
+    <t>MT</t>
+  </si>
+  <si>
+    <t>Meagher</t>
+  </si>
+  <si>
+    <t>2026-07-31</t>
+  </si>
+  <si>
+    <t>Bobcat Lakes</t>
+  </si>
+  <si>
+    <t>Beaverhead</t>
+  </si>
+  <si>
+    <t>HWY 91 INC 964</t>
+  </si>
+  <si>
+    <t>Big Horn</t>
+  </si>
+  <si>
+    <t>Dennis Rock</t>
+  </si>
+  <si>
+    <t>Pushmataha</t>
+  </si>
+  <si>
+    <t>SAND SPRINGS</t>
+  </si>
+  <si>
+    <t>NM</t>
+  </si>
+  <si>
+    <t>Torrance</t>
+  </si>
+  <si>
+    <t>OLD TRAILS</t>
+  </si>
+  <si>
+    <t>Spokane</t>
+  </si>
+  <si>
+    <t>2026-08-01</t>
+  </si>
+  <si>
+    <t>Sand Creek</t>
+  </si>
+  <si>
+    <t>FAIRVIEW</t>
+  </si>
+  <si>
+    <t>0658 ROUND BUTTE</t>
+  </si>
+  <si>
+    <t>FELIZ</t>
+  </si>
+  <si>
+    <t>Mendocino</t>
+  </si>
+  <si>
+    <t>AUTUMN LANE</t>
+  </si>
+  <si>
+    <t>I5 MM 57 NB</t>
+  </si>
+  <si>
+    <t>Josephine</t>
+  </si>
+  <si>
+    <t>Butterfly</t>
+  </si>
+  <si>
+    <t>Ravalli</t>
+  </si>
+  <si>
+    <t>HUDSPETH</t>
+  </si>
+  <si>
+    <t>Stevens</t>
+  </si>
+  <si>
+    <t>Eggo</t>
+  </si>
+  <si>
+    <t>Cascade</t>
+  </si>
+  <si>
+    <t>Horse Island</t>
+  </si>
+  <si>
+    <t>Berkeley</t>
+  </si>
+  <si>
+    <t>2026-07-18</t>
+  </si>
+  <si>
+    <t>ROCK</t>
+  </si>
+  <si>
+    <t>Inyo</t>
+  </si>
+  <si>
+    <t>2026-07-20</t>
+  </si>
+  <si>
+    <t>Fuhr Gulch</t>
+  </si>
+  <si>
+    <t>Moffat</t>
+  </si>
+  <si>
+    <t>2026-07-21</t>
+  </si>
+  <si>
+    <t>Bottle Rocket</t>
+  </si>
+  <si>
+    <t>2026-07-22</t>
+  </si>
+  <si>
+    <t>0514 (REDMOND FD ASST)</t>
+  </si>
+  <si>
+    <t>City</t>
+  </si>
+  <si>
+    <t>Deschutes</t>
+  </si>
+  <si>
+    <t>Castle</t>
+  </si>
+  <si>
+    <t>Douglas</t>
+  </si>
+  <si>
+    <t>2026-07-23</t>
+  </si>
+  <si>
+    <t>Crater</t>
+  </si>
+  <si>
+    <t>SKYO</t>
+  </si>
+  <si>
+    <t>Lewis</t>
+  </si>
+  <si>
+    <t>0579 TEN MILE</t>
+  </si>
+  <si>
+    <t>0571</t>
+  </si>
+  <si>
+    <t>0584 COTTONWOOD</t>
+  </si>
+  <si>
+    <t>WATSON</t>
+  </si>
+  <si>
+    <t>BIG GRASS</t>
+  </si>
+  <si>
+    <t>Malheur</t>
+  </si>
+  <si>
+    <t>Buie Driggers Rd</t>
+  </si>
+  <si>
+    <t>GA</t>
+  </si>
+  <si>
+    <t>Bulloch</t>
+  </si>
+  <si>
+    <t>0587 SHINGLE</t>
+  </si>
+  <si>
+    <t>Bench</t>
+  </si>
+  <si>
+    <t>Stubble</t>
+  </si>
+  <si>
+    <t>USFWS</t>
+  </si>
+  <si>
+    <t>Bald Mountain</t>
+  </si>
+  <si>
+    <t>Beachcomb</t>
+  </si>
+  <si>
+    <t>2026-07-24</t>
+  </si>
+  <si>
+    <t>Pokegama Island</t>
+  </si>
+  <si>
+    <t>Vilas</t>
+  </si>
+  <si>
+    <t>Companero</t>
+  </si>
+  <si>
+    <t>Cochise</t>
+  </si>
+  <si>
+    <t>2026-08-03</t>
+  </si>
+  <si>
+    <t>East Fork Creek</t>
+  </si>
+  <si>
+    <t>Yellowstone</t>
+  </si>
+  <si>
+    <t>Roosevelt</t>
+  </si>
+  <si>
+    <t>OthLoca</t>
+  </si>
+  <si>
+    <t>2026-07-30</t>
+  </si>
+  <si>
+    <t>Bare</t>
+  </si>
+  <si>
+    <t>Sublette</t>
+  </si>
+  <si>
+    <t>2026-08-04</t>
+  </si>
+  <si>
+    <t>Rocky Hills</t>
+  </si>
+  <si>
+    <t>Guadalupe</t>
+  </si>
+  <si>
+    <t>Moriah</t>
+  </si>
+  <si>
+    <t>NORTH 1380</t>
+  </si>
+  <si>
+    <t>Frijoles</t>
+  </si>
+  <si>
+    <t>Santa Fe</t>
+  </si>
+  <si>
+    <t>2026-08-05</t>
+  </si>
+  <si>
+    <t>BUZZARD</t>
+  </si>
+  <si>
+    <t>Kern</t>
+  </si>
+  <si>
+    <t>BACKBONE</t>
+  </si>
+  <si>
+    <t>Big Pine Key</t>
+  </si>
+  <si>
+    <t>Cat Creek</t>
+  </si>
+  <si>
+    <t>Sheridan</t>
+  </si>
+  <si>
+    <t>Wrights Spring</t>
+  </si>
+  <si>
+    <t>Klamath</t>
+  </si>
+  <si>
+    <t>HIGH LAVA</t>
+  </si>
+  <si>
+    <t>Skamania</t>
+  </si>
+  <si>
+    <t>FOX</t>
+  </si>
+  <si>
+    <t>GRASSHOPPER</t>
+  </si>
+  <si>
+    <t>0594</t>
+  </si>
+  <si>
+    <t>Tartar</t>
+  </si>
+  <si>
+    <t>Washington</t>
+  </si>
+  <si>
+    <t>0611 GREEN MOUNTAIN</t>
+  </si>
+  <si>
+    <t>Ghost</t>
+  </si>
+  <si>
+    <t>MOUSE MEADOW</t>
+  </si>
+  <si>
+    <t>DOD</t>
+  </si>
+  <si>
+    <t>NV</t>
+  </si>
+  <si>
+    <t>Nye</t>
+  </si>
+  <si>
+    <t>Silvertip</t>
+  </si>
+  <si>
+    <t>Flathead</t>
+  </si>
+  <si>
+    <t>Three Links</t>
+  </si>
+  <si>
+    <t>Elder 1</t>
+  </si>
+  <si>
+    <t>Missoula</t>
+  </si>
+  <si>
+    <t>MM 75</t>
+  </si>
+  <si>
+    <t>Juneau</t>
+  </si>
+  <si>
+    <t>HAT</t>
+  </si>
+  <si>
+    <t>Signal Peak</t>
+  </si>
+  <si>
+    <t>Yakima</t>
+  </si>
+  <si>
+    <t>Second Flat</t>
+  </si>
+  <si>
+    <t>Doublesprings</t>
+  </si>
+  <si>
+    <t>CROCKER</t>
+  </si>
+  <si>
+    <t>Jackass Butte</t>
+  </si>
+  <si>
+    <t>North Fork Lost Horse</t>
+  </si>
+  <si>
+    <t>Coleman Creek</t>
+  </si>
+  <si>
+    <t>COTTONWOOD</t>
+  </si>
+  <si>
+    <t>2026-08-06</t>
+  </si>
+  <si>
+    <t>Montgomery Draw</t>
+  </si>
+  <si>
+    <t>PRAIRIE MOUNTAIN</t>
+  </si>
+  <si>
+    <t>Skagit</t>
+  </si>
+  <si>
+    <t>2026-08-07</t>
+  </si>
+  <si>
+    <t>Creamery-26</t>
+  </si>
+  <si>
+    <t>Ashland</t>
+  </si>
+  <si>
+    <t>Cochrane</t>
+  </si>
+  <si>
+    <t>Price</t>
+  </si>
+  <si>
+    <t>Boeckel</t>
+  </si>
+  <si>
+    <t>ND</t>
+  </si>
+  <si>
+    <t>Mercer</t>
+  </si>
+  <si>
+    <t>Buffalo Spring</t>
+  </si>
+  <si>
+    <t>GRAND PARK 2</t>
+  </si>
+  <si>
+    <t>Pierce</t>
+  </si>
+  <si>
+    <t>RIDGE</t>
+  </si>
+  <si>
+    <t>Los Angeles</t>
+  </si>
+  <si>
+    <t>Rocky Canyon</t>
+  </si>
+  <si>
+    <t>Morgan</t>
+  </si>
+  <si>
+    <t>Moody</t>
+  </si>
+  <si>
+    <t>Apache</t>
+  </si>
+  <si>
+    <t>McCully Mountain</t>
+  </si>
+  <si>
+    <t>Other causes</t>
+  </si>
+  <si>
+    <t>Linn</t>
+  </si>
+  <si>
+    <t>MP18</t>
+  </si>
+  <si>
+    <t>Humboldt</t>
+  </si>
+  <si>
+    <t>Hidden</t>
+  </si>
+  <si>
+    <t>Porcupine</t>
+  </si>
+  <si>
+    <t>Bonner</t>
+  </si>
+  <si>
+    <t>Little Weitas</t>
+  </si>
+  <si>
+    <t>Twin Sisters</t>
+  </si>
+  <si>
+    <t>Judith Basin</t>
+  </si>
+  <si>
+    <t>BRADEEN HILL</t>
+  </si>
+  <si>
+    <t>QUAIL SPRINGS</t>
+  </si>
+  <si>
+    <t>Lincoln</t>
+  </si>
+  <si>
+    <t>Bob Creek</t>
+  </si>
+  <si>
+    <t>Long Draw</t>
+  </si>
+  <si>
+    <t>2026-07-26</t>
+  </si>
+  <si>
+    <t>SR - Buffalo</t>
+  </si>
+  <si>
+    <t>New Pass</t>
+  </si>
+  <si>
+    <t>Churchill</t>
+  </si>
+  <si>
+    <t>KAWAIHAE ROAD</t>
+  </si>
+  <si>
+    <t>HI</t>
+  </si>
+  <si>
+    <t>Hawaii</t>
+  </si>
+  <si>
+    <t>RANSIER</t>
+  </si>
+  <si>
+    <t>SINLAHEKIN</t>
+  </si>
+  <si>
+    <t>Moose</t>
+  </si>
+  <si>
+    <t>Granite</t>
+  </si>
+  <si>
+    <t>Kohns</t>
+  </si>
+  <si>
+    <t>2026-07-27</t>
+  </si>
+  <si>
+    <t>Bass</t>
+  </si>
+  <si>
+    <t>Oneida</t>
+  </si>
+  <si>
+    <t>River Bend</t>
+  </si>
+  <si>
+    <t>Johnson</t>
+  </si>
+  <si>
+    <t>Catron</t>
+  </si>
+  <si>
+    <t>Money Creek</t>
+  </si>
+  <si>
+    <t>King</t>
+  </si>
+  <si>
+    <t>Rayado Mesa</t>
+  </si>
+  <si>
+    <t>Colfax</t>
+  </si>
+  <si>
+    <t>0694 CRESCENT BUTTE (WR INC)</t>
+  </si>
+  <si>
+    <t>2026-08-08</t>
+  </si>
+  <si>
+    <t>WELLS ROAD</t>
+  </si>
+  <si>
+    <t>Whitman</t>
+  </si>
+  <si>
+    <t>Bug</t>
+  </si>
+  <si>
+    <t>Gone Away Road</t>
+  </si>
+  <si>
+    <t>Richmond</t>
+  </si>
+  <si>
+    <t>Snail</t>
+  </si>
+  <si>
+    <t>Burnett</t>
+  </si>
+  <si>
+    <t>PALOUSE RIVER</t>
+  </si>
+  <si>
+    <t>2026-08-09</t>
+  </si>
+  <si>
+    <t>Timber</t>
+  </si>
+  <si>
+    <t>Monterey</t>
+  </si>
+  <si>
+    <t>Bull</t>
+  </si>
+  <si>
+    <t>Greasewood Creek</t>
+  </si>
+  <si>
+    <t>Foster</t>
+  </si>
+  <si>
+    <t>Imperial</t>
+  </si>
+  <si>
+    <t>Fred Mt</t>
+  </si>
+  <si>
+    <t>Washoe</t>
+  </si>
+  <si>
+    <t>AUSTIN</t>
+  </si>
+  <si>
+    <t>Clackamas</t>
+  </si>
+  <si>
+    <t>WEISER KNOLL</t>
+  </si>
+  <si>
+    <t>Fremont</t>
+  </si>
+  <si>
+    <t>MITCHELL</t>
+  </si>
+  <si>
+    <t>Black Mountain</t>
+  </si>
+  <si>
+    <t>Mohave</t>
+  </si>
+  <si>
+    <t>FISH</t>
+  </si>
+  <si>
+    <t>Potato Creek</t>
+  </si>
+  <si>
+    <t>SD</t>
+  </si>
+  <si>
+    <t>Widemouth 2</t>
+  </si>
+  <si>
+    <t>Millard</t>
+  </si>
+  <si>
+    <t>Tambling Stump</t>
+  </si>
+  <si>
+    <t>Harv</t>
+  </si>
+  <si>
+    <t>Stanley</t>
+  </si>
+  <si>
+    <t>2026-07-28</t>
+  </si>
+  <si>
+    <t>Rio Blanco</t>
+  </si>
+  <si>
+    <t>Archuleta</t>
+  </si>
+  <si>
+    <t>MALAPAIS 53</t>
+  </si>
+  <si>
+    <t>Cibola</t>
+  </si>
+  <si>
+    <t>2026-07-29</t>
+  </si>
+  <si>
+    <t>Soup Can</t>
+  </si>
+  <si>
+    <t>Skillet</t>
+  </si>
+  <si>
+    <t>Grotto</t>
+  </si>
+  <si>
+    <t>Lake Channel</t>
+  </si>
+  <si>
+    <t>Power</t>
+  </si>
+  <si>
+    <t>Camden McCarthy Overpass</t>
+  </si>
+  <si>
+    <t>Camden</t>
+  </si>
+  <si>
+    <t>Hudson 19- Dixie (15)</t>
+  </si>
+  <si>
+    <t>Dixie</t>
+  </si>
+  <si>
+    <t>Moose Mountain</t>
+  </si>
+  <si>
+    <t>Clearwater</t>
+  </si>
+  <si>
+    <t>Refuge</t>
+  </si>
+  <si>
+    <t>Black Canyon</t>
+  </si>
+  <si>
+    <t>Sanpete</t>
+  </si>
+  <si>
+    <t>Oakwood</t>
+  </si>
+  <si>
+    <t>Shawano</t>
+  </si>
+  <si>
+    <t>Ward</t>
+  </si>
+  <si>
+    <t>White Pine</t>
+  </si>
+  <si>
+    <t>South Fork Badger</t>
+  </si>
+  <si>
+    <t>Lumin</t>
+  </si>
+  <si>
+    <t>Baler</t>
+  </si>
+  <si>
+    <t>Rusk</t>
+  </si>
+  <si>
+    <t>Stallion</t>
+  </si>
+  <si>
+    <t>2026-08-10</t>
+  </si>
+  <si>
+    <t>Lone Star 1</t>
+  </si>
+  <si>
+    <t>Washburn</t>
+  </si>
+  <si>
+    <t>Lone Star 2</t>
+  </si>
+  <si>
+    <t>Riley Creek</t>
+  </si>
+  <si>
+    <t>Curry</t>
+  </si>
+  <si>
+    <t>Meadowlark</t>
+  </si>
+  <si>
+    <t>MI</t>
+  </si>
+  <si>
+    <t>Oscoda</t>
+  </si>
+  <si>
+    <t>WHEELER</t>
+  </si>
+  <si>
+    <t>Engineer Spring</t>
+  </si>
+  <si>
+    <t>Greenlee</t>
+  </si>
+  <si>
+    <t>LOGAN</t>
+  </si>
+  <si>
+    <t>Cold Springs</t>
+  </si>
+  <si>
+    <t>Converse</t>
+  </si>
+  <si>
+    <t>THOMAS LAKE</t>
+  </si>
+  <si>
+    <t>PADDY GO</t>
+  </si>
+  <si>
+    <t>Battleship</t>
+  </si>
+  <si>
+    <t>Maricopa</t>
+  </si>
+  <si>
+    <t>LITTLE BEAR</t>
+  </si>
+  <si>
+    <t>2026-08-11</t>
+  </si>
+  <si>
+    <t>Semi 270</t>
+  </si>
+  <si>
+    <t>Woodward</t>
+  </si>
+  <si>
+    <t>Black Bear</t>
+  </si>
+  <si>
+    <t>2026-08-02</t>
+  </si>
+  <si>
+    <t>Johnson Canyon</t>
+  </si>
+  <si>
+    <t>Box Elder</t>
+  </si>
+  <si>
+    <t>Big Rock</t>
+  </si>
+  <si>
+    <t>Okmulgee</t>
+  </si>
+  <si>
+    <t>WILDFIRE TRAINING</t>
+  </si>
+  <si>
+    <t>Madera</t>
+  </si>
+  <si>
+    <t>2026-01-07</t>
+  </si>
+  <si>
+    <t>Speas Road</t>
+  </si>
+  <si>
+    <t>Cold Mountain</t>
+  </si>
+  <si>
+    <t>Pitkin</t>
+  </si>
+  <si>
+    <t>KELLEN</t>
+  </si>
+  <si>
+    <t>WILD BOAR POINT</t>
+  </si>
+  <si>
+    <t>Dare</t>
+  </si>
+  <si>
+    <t>Dockside</t>
+  </si>
+  <si>
+    <t>Honey Bee</t>
+  </si>
+  <si>
+    <t>Barnes</t>
+  </si>
+  <si>
+    <t>Rock</t>
+  </si>
+  <si>
+    <t>Navajo</t>
+  </si>
+  <si>
+    <t>Flats</t>
+  </si>
+  <si>
+    <t>Equipment and vehicle use</t>
+  </si>
+  <si>
+    <t>TX</t>
+  </si>
+  <si>
+    <t>Hunt</t>
+  </si>
+  <si>
+    <t>Harness 1310</t>
+  </si>
+  <si>
+    <t>Lane</t>
+  </si>
+  <si>
+    <t>Badger Trail</t>
+  </si>
+  <si>
+    <t>Langlade</t>
+  </si>
+  <si>
+    <t>WINONA</t>
+  </si>
+  <si>
+    <t>Eagle</t>
+  </si>
+  <si>
+    <t>Beacon</t>
+  </si>
+  <si>
+    <t>Mora</t>
+  </si>
+  <si>
+    <t>Holly</t>
+  </si>
+  <si>
+    <t>310</t>
+  </si>
+  <si>
+    <t>Garfield</t>
+  </si>
+  <si>
+    <t>Woodrat Mountain</t>
+  </si>
+  <si>
+    <t>Hart</t>
+  </si>
+  <si>
+    <t>Yavapai</t>
+  </si>
+  <si>
+    <t>Hanson</t>
+  </si>
+  <si>
+    <t>Benson</t>
+  </si>
+  <si>
+    <t>Marina</t>
+  </si>
+  <si>
+    <t>FRENCH</t>
+  </si>
+  <si>
+    <t>Cotton</t>
+  </si>
+  <si>
+    <t>Post</t>
+  </si>
+  <si>
+    <t>Las Animas</t>
+  </si>
+  <si>
+    <t>2026-08-12</t>
+  </si>
+  <si>
+    <t>TACO</t>
+  </si>
+  <si>
+    <t>Osage</t>
+  </si>
+  <si>
+    <t>SADDLE ROAD</t>
+  </si>
+  <si>
+    <t>HARDEN</t>
+  </si>
+  <si>
+    <t>Tuolumne</t>
+  </si>
+  <si>
+    <t>DKI_MM46</t>
+  </si>
+  <si>
+    <t>LAC-284537</t>
+  </si>
+  <si>
+    <t>Tucked In</t>
+  </si>
+  <si>
+    <t>LAC-284571</t>
+  </si>
+  <si>
+    <t>Deckert</t>
+  </si>
+  <si>
+    <t>Oglala Lakota</t>
+  </si>
+  <si>
+    <t>Spring</t>
+  </si>
+  <si>
+    <t>Allison Road</t>
+  </si>
+  <si>
+    <t>Bryan</t>
+  </si>
+  <si>
+    <t>Farm Road</t>
+  </si>
+  <si>
+    <t>Scotland</t>
+  </si>
+  <si>
+    <t>Rainman</t>
+  </si>
+  <si>
+    <t>THE NARROWS</t>
+  </si>
+  <si>
+    <t>NUNAMAKER ROAD</t>
+  </si>
+  <si>
+    <t>LAC-284916</t>
+  </si>
+  <si>
+    <t>LAC-284923</t>
+  </si>
+  <si>
+    <t>LAC-284985</t>
+  </si>
+  <si>
+    <t>CLUB</t>
+  </si>
+  <si>
+    <t>Huron-02 Finn Feather Fire</t>
+  </si>
+  <si>
+    <t>Huron</t>
+  </si>
+  <si>
+    <t>State Line</t>
+  </si>
+  <si>
+    <t>LA</t>
+  </si>
+  <si>
+    <t>Union</t>
+  </si>
+  <si>
+    <t>Dupree Creek</t>
+  </si>
+  <si>
+    <t>Ziebach</t>
+  </si>
+  <si>
+    <t>Sheep Pen</t>
+  </si>
+  <si>
+    <t>High Fence</t>
+  </si>
+  <si>
+    <t>SISKU ASSIST</t>
+  </si>
+  <si>
+    <t>Siskiyou</t>
+  </si>
+  <si>
+    <t>Morningside</t>
+  </si>
+  <si>
+    <t>WOODS</t>
+  </si>
+  <si>
+    <t>Alpine</t>
+  </si>
+  <si>
+    <t>Dock Lake 2</t>
+  </si>
+  <si>
+    <t>Dock Lake 3</t>
+  </si>
+  <si>
+    <t>Dock Lake 1</t>
+  </si>
+  <si>
+    <t>Robinson</t>
+  </si>
+  <si>
+    <t>Mission - Rosebud</t>
+  </si>
+  <si>
+    <t>Rosebud</t>
+  </si>
+  <si>
+    <t>Gunsight</t>
+  </si>
+  <si>
+    <t>Austin</t>
+  </si>
+  <si>
+    <t>Wheel</t>
+  </si>
+  <si>
+    <t>MCGURK</t>
+  </si>
+  <si>
+    <t>Mariposa</t>
+  </si>
+  <si>
+    <t>PALOMARES</t>
+  </si>
+  <si>
+    <t>Alameda</t>
+  </si>
+  <si>
+    <t>OSTRANDER ROCK</t>
+  </si>
+  <si>
+    <t>Mato Zi</t>
+  </si>
+  <si>
+    <t>DEWEY</t>
+  </si>
+  <si>
+    <t>FENCE</t>
+  </si>
+  <si>
+    <t>Fresno</t>
+  </si>
+  <si>
+    <t>GOLDEN</t>
+  </si>
+  <si>
+    <t>GLASS</t>
+  </si>
+  <si>
+    <t>E Evans Creek Rd 13701</t>
+  </si>
+  <si>
+    <t>Mill Creek</t>
+  </si>
+  <si>
+    <t>Atoka</t>
+  </si>
+  <si>
+    <t>891 medicine valley road</t>
+  </si>
+  <si>
+    <t>#069 Gold Mountain Creek</t>
+  </si>
+  <si>
+    <t>Ash</t>
+  </si>
+  <si>
+    <t>Fallon</t>
+  </si>
+  <si>
+    <t>Tie</t>
+  </si>
+  <si>
+    <t>Arson</t>
+  </si>
+  <si>
+    <t>Radio</t>
+  </si>
+  <si>
+    <t>Weston</t>
+  </si>
+  <si>
+    <t>TALBOT</t>
+  </si>
+  <si>
+    <t>Placer</t>
+  </si>
+  <si>
+    <t>Rockydale Rd 3160</t>
+  </si>
+  <si>
+    <t>Regan Hill</t>
+  </si>
+  <si>
+    <t>Copper Creek</t>
+  </si>
+  <si>
+    <t>Kootenai</t>
+  </si>
+  <si>
+    <t>Garland 144</t>
+  </si>
+  <si>
+    <t>AR</t>
+  </si>
+  <si>
+    <t>Garland</t>
+  </si>
+  <si>
+    <t>Dusty</t>
+  </si>
+  <si>
+    <t>Mineral</t>
+  </si>
+  <si>
+    <t>Maple</t>
+  </si>
+  <si>
+    <t>Latah</t>
+  </si>
+  <si>
+    <t>Steep</t>
+  </si>
+  <si>
+    <t>Gunnison</t>
+  </si>
+  <si>
+    <t>Door</t>
+  </si>
+  <si>
+    <t>ALPOWA</t>
+  </si>
+  <si>
+    <t>Asotin</t>
+  </si>
+  <si>
+    <t>Mile Post 224</t>
+  </si>
+  <si>
+    <t>480</t>
+  </si>
+  <si>
+    <t>HWY 212 INC 1096</t>
+  </si>
+  <si>
+    <t>Diamante</t>
+  </si>
+  <si>
+    <t>Rio Arriba</t>
+  </si>
+  <si>
+    <t>LOST CREEK</t>
+  </si>
+  <si>
+    <t>San Bernardino</t>
+  </si>
+  <si>
+    <t>XU Hill</t>
+  </si>
+  <si>
+    <t>HWY 212 INC 1097</t>
+  </si>
+  <si>
+    <t>VEG/JE/NEG</t>
+  </si>
+  <si>
+    <t>2026-08-13</t>
+  </si>
+  <si>
+    <t>Back 40</t>
+  </si>
+  <si>
+    <t>Green Lake</t>
+  </si>
+  <si>
+    <t>LAC-286317</t>
+  </si>
+  <si>
+    <t>South Route 12</t>
+  </si>
+  <si>
+    <t>East Rudy</t>
+  </si>
+  <si>
+    <t>Dewey</t>
+  </si>
+  <si>
+    <t>Lone Spot</t>
+  </si>
+  <si>
+    <t>VA</t>
+  </si>
+  <si>
+    <t>Accomack</t>
+  </si>
+  <si>
+    <t>TROUT</t>
+  </si>
+  <si>
+    <t>TANEUM CREEK</t>
+  </si>
+  <si>
+    <t>DEVORE CREEK</t>
+  </si>
+  <si>
+    <t>Mono</t>
+  </si>
+  <si>
+    <t>Wallow</t>
+  </si>
+  <si>
+    <t>W Saginaw</t>
+  </si>
+  <si>
+    <t>Rancher fire</t>
+  </si>
+  <si>
+    <t>Redwood</t>
+  </si>
+  <si>
+    <t>MTZ/BDC/82N</t>
+  </si>
+  <si>
+    <t>Woolley</t>
+  </si>
+  <si>
+    <t>Camel Back</t>
+  </si>
+  <si>
+    <t>LAC-284817</t>
+  </si>
+  <si>
+    <t>WEST 2710</t>
+  </si>
+  <si>
+    <t>ABERDEEN</t>
+  </si>
+  <si>
+    <t>Whitefish</t>
+  </si>
+  <si>
+    <t>Crow Wing</t>
+  </si>
+  <si>
+    <t>Thompson Lane</t>
+  </si>
+  <si>
+    <t>Coos</t>
+  </si>
+  <si>
+    <t>Caddis</t>
+  </si>
+  <si>
+    <t>Miami-Dade</t>
+  </si>
+  <si>
+    <t>Boxes</t>
+  </si>
+  <si>
+    <t>Eddy</t>
+  </si>
+  <si>
+    <t>Field</t>
+  </si>
+  <si>
+    <t>Marinette</t>
+  </si>
+  <si>
+    <t>202 5H2 Fire</t>
+  </si>
+  <si>
+    <t>Clatsop</t>
+  </si>
+  <si>
+    <t>LAC-286785</t>
+  </si>
+  <si>
+    <t>LAC-285110</t>
+  </si>
+  <si>
+    <t>LAC-285129</t>
+  </si>
+  <si>
+    <t>Phahin</t>
+  </si>
+  <si>
+    <t>Buck Camp</t>
+  </si>
+  <si>
+    <t>000135</t>
+  </si>
+  <si>
+    <t>Liberty Fire</t>
+  </si>
+  <si>
+    <t>GROUSE</t>
+  </si>
+  <si>
+    <t>HART</t>
+  </si>
+  <si>
+    <t>ROUTE 3</t>
+  </si>
+  <si>
+    <t>LAC-286989</t>
+  </si>
+  <si>
+    <t>LAC-287034</t>
+  </si>
+  <si>
+    <t>LAC-287040</t>
+  </si>
+  <si>
+    <t>PALMA</t>
+  </si>
+  <si>
+    <t>WESLEY</t>
+  </si>
+  <si>
+    <t>Willow Springs Lake</t>
+  </si>
+  <si>
+    <t>Debt</t>
+  </si>
+  <si>
+    <t>Candle</t>
+  </si>
+  <si>
+    <t>LG13 Bell Crossing</t>
+  </si>
+  <si>
+    <t>Paradise Point</t>
+  </si>
+  <si>
+    <t>FOD</t>
+  </si>
+  <si>
+    <t>San Diego</t>
+  </si>
+  <si>
+    <t>Bay View</t>
+  </si>
+  <si>
+    <t>YUBA</t>
+  </si>
+  <si>
+    <t>Nevada</t>
+  </si>
+  <si>
+    <t>Road Creek</t>
+  </si>
+  <si>
+    <t>SAFETY HARBOR</t>
+  </si>
+  <si>
+    <t>297 MAFFS UTL</t>
+  </si>
+  <si>
+    <t>2026-08-14</t>
+  </si>
+  <si>
+    <t>Green Mountain</t>
+  </si>
+  <si>
+    <t>0722 ROSENBAUM</t>
+  </si>
+  <si>
+    <t>LAC-287279</t>
+  </si>
+  <si>
+    <t>Cedar Canyon</t>
+  </si>
+  <si>
+    <t>Pump Station</t>
+  </si>
+  <si>
+    <t>LAC-287289</t>
+  </si>
+  <si>
+    <t>Twin Buttes</t>
+  </si>
+  <si>
+    <t>LAC-287357</t>
+  </si>
+  <si>
+    <t>Gotera</t>
+  </si>
+  <si>
+    <t>Little Coyote</t>
+  </si>
+  <si>
+    <t>Carbon</t>
+  </si>
+  <si>
+    <t>Sheep Mountain</t>
+  </si>
+  <si>
+    <t>Summit</t>
+  </si>
+  <si>
+    <t>OLYMPIC</t>
+  </si>
+  <si>
+    <t>FA #4 WENDAL</t>
+  </si>
+  <si>
+    <t>G School</t>
+  </si>
+  <si>
+    <t>LAC-286099</t>
+  </si>
+  <si>
+    <t>LAC-286111</t>
+  </si>
+  <si>
+    <t>LAC-286173</t>
+  </si>
+  <si>
+    <t>Snake Mountain</t>
+  </si>
+  <si>
+    <t>Stoneman rd</t>
+  </si>
+  <si>
+    <t>MM 177 Median</t>
+  </si>
+  <si>
+    <t>Portage</t>
+  </si>
+  <si>
+    <t>KING MOUNTAIN</t>
+  </si>
+  <si>
+    <t>AUTUMN LANDS</t>
+  </si>
+  <si>
+    <t>MM 177 Shoulder</t>
+  </si>
+  <si>
+    <t>Reyes</t>
+  </si>
+  <si>
+    <t>Ventura</t>
+  </si>
+  <si>
+    <t>Grant - 500149</t>
+  </si>
+  <si>
+    <t>Hilgard</t>
+  </si>
+  <si>
+    <t>Sevier</t>
+  </si>
+  <si>
+    <t>Oar</t>
+  </si>
+  <si>
+    <t>Resurrection</t>
+  </si>
+  <si>
+    <t>Wet Blanket</t>
+  </si>
+  <si>
+    <t>TEN</t>
+  </si>
+  <si>
+    <t>Radi</t>
+  </si>
+  <si>
+    <t>PR</t>
+  </si>
+  <si>
+    <t>Cabo Rojo</t>
+  </si>
+  <si>
+    <t>Cliff</t>
+  </si>
+  <si>
+    <t>ANC</t>
+  </si>
+  <si>
+    <t>PRATT</t>
+  </si>
+  <si>
+    <t>POTHOLE</t>
+  </si>
+  <si>
+    <t>LEGION PARK</t>
+  </si>
+  <si>
+    <t>Comanche</t>
+  </si>
+  <si>
+    <t>Alstrom</t>
+  </si>
+  <si>
+    <t>Carter</t>
+  </si>
+  <si>
+    <t>PILOT</t>
+  </si>
+  <si>
+    <t>Boise</t>
+  </si>
+  <si>
+    <t>Birch</t>
+  </si>
+  <si>
+    <t>WINE COUNTRY</t>
+  </si>
+  <si>
+    <t>Hood River</t>
+  </si>
+  <si>
+    <t>LAC-287801</t>
+  </si>
+  <si>
+    <t>CUP</t>
+  </si>
+  <si>
+    <t>Stout Lake</t>
+  </si>
+  <si>
+    <t>CHIMNEY</t>
+  </si>
+  <si>
+    <t>HUNTERS CREEK</t>
+  </si>
+  <si>
+    <t>Two Spots</t>
+  </si>
+  <si>
+    <t>Debris and open burning</t>
+  </si>
+  <si>
+    <t>Welch Road</t>
+  </si>
+  <si>
+    <t>LAC-286838</t>
+  </si>
+  <si>
+    <t>CMD HELICOPTERS 2026</t>
+  </si>
+  <si>
+    <t>Portal</t>
+  </si>
+  <si>
+    <t>MS</t>
+  </si>
+  <si>
+    <t>Forrest</t>
+  </si>
+  <si>
+    <t>CA-FKU POWER</t>
+  </si>
+  <si>
+    <t>PIPE</t>
+  </si>
+  <si>
+    <t>Rutabaga</t>
+  </si>
+  <si>
+    <t>LAC-286938</t>
+  </si>
+  <si>
+    <t>Fielder Mtn</t>
+  </si>
+  <si>
+    <t>PECAN CREEK</t>
+  </si>
+  <si>
+    <t>Kiowa</t>
+  </si>
+  <si>
+    <t>Mt Barnes</t>
+  </si>
+  <si>
+    <t>Woodson Creek</t>
+  </si>
+  <si>
+    <t>Throckmorton</t>
+  </si>
+  <si>
+    <t>Porter</t>
+  </si>
+  <si>
+    <t>BAKER</t>
+  </si>
+  <si>
+    <t>SISI</t>
+  </si>
+  <si>
+    <t>TAFFLE</t>
+  </si>
+  <si>
+    <t>Riverside</t>
+  </si>
+  <si>
+    <t>Taylor 6945</t>
+  </si>
+  <si>
+    <t>Taylor</t>
+  </si>
+  <si>
+    <t>Sandwash</t>
+  </si>
+  <si>
+    <t>Graham</t>
+  </si>
+  <si>
+    <t>FD140031</t>
+  </si>
+  <si>
+    <t>MA</t>
+  </si>
+  <si>
+    <t>Middlesex</t>
+  </si>
+  <si>
+    <t>Gardenhire</t>
+  </si>
+  <si>
+    <t>LAC-287131</t>
+  </si>
+  <si>
+    <t>EAGLE</t>
+  </si>
+  <si>
+    <t>365</t>
+  </si>
+  <si>
+    <t>Wakulla</t>
+  </si>
+  <si>
+    <t>4 Oaks</t>
+  </si>
+  <si>
+    <t>Kaufman</t>
+  </si>
+  <si>
+    <t>Miners</t>
+  </si>
+  <si>
+    <t>Snohomish</t>
+  </si>
+  <si>
+    <t>Ouachita 161</t>
+  </si>
+  <si>
+    <t>Ouachita</t>
+  </si>
+  <si>
+    <t>Lefthand Canyon</t>
+  </si>
+  <si>
+    <t>Boulder</t>
+  </si>
+  <si>
+    <t>Amity</t>
+  </si>
+  <si>
+    <t>Bell</t>
+  </si>
+  <si>
+    <t>Teepee Creek</t>
+  </si>
+  <si>
+    <t>PONDEROSA 3</t>
+  </si>
+  <si>
+    <t>PONDEROSA 2</t>
+  </si>
+  <si>
+    <t>PONDEROSA 4</t>
+  </si>
+  <si>
+    <t>FA #31</t>
+  </si>
+  <si>
+    <t>Main Trail</t>
+  </si>
+  <si>
+    <t>Chatham</t>
+  </si>
+  <si>
+    <t>Holland Baxter Road</t>
+  </si>
+  <si>
+    <t>AL</t>
+  </si>
+  <si>
+    <t>UTL</t>
+  </si>
+  <si>
+    <t>Rim</t>
+  </si>
+  <si>
+    <t>TORCHIN</t>
+  </si>
+  <si>
+    <t>Crawford 158</t>
+  </si>
+  <si>
+    <t>Crawford</t>
+  </si>
+  <si>
+    <t>TRINIDAD HILL</t>
+  </si>
+  <si>
+    <t>0726</t>
+  </si>
+  <si>
+    <t>MAPLE</t>
+  </si>
+  <si>
+    <t>LAC-288249</t>
+  </si>
+  <si>
+    <t>LAMOOSE</t>
+  </si>
+  <si>
+    <t>Tribal</t>
+  </si>
+  <si>
+    <t>Cedar Hill</t>
+  </si>
+  <si>
+    <t>Floyd</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>Park</t>
+  </si>
+  <si>
+    <t>Thompson Creek</t>
+  </si>
+  <si>
+    <t>ELK FLAT</t>
+  </si>
+  <si>
+    <t>Nevada - 400160</t>
+  </si>
+  <si>
+    <t>Canyon Lake</t>
+  </si>
+  <si>
+    <t>LAC-287701</t>
+  </si>
+  <si>
+    <t>LAC-287722</t>
+  </si>
+  <si>
+    <t>LAC-287733</t>
+  </si>
+  <si>
+    <t>You Haul - Custer</t>
+  </si>
+  <si>
+    <t>OthFed</t>
+  </si>
+  <si>
+    <t>Bear Creek</t>
+  </si>
+  <si>
+    <t>Adams</t>
+  </si>
+  <si>
+    <t>BUTTERCUP</t>
+  </si>
+  <si>
+    <t>Bear Hide</t>
+  </si>
+  <si>
+    <t>Perry - 700130</t>
+  </si>
+  <si>
+    <t>Perry</t>
+  </si>
+  <si>
+    <t>HONDA</t>
+  </si>
+  <si>
+    <t>Flying T</t>
+  </si>
+  <si>
+    <t>CHEST</t>
+  </si>
+  <si>
+    <t>MTZ/KRN/ELMO</t>
+  </si>
+  <si>
+    <t>COWELL</t>
+  </si>
+  <si>
+    <t>San Mateo</t>
+  </si>
+  <si>
+    <t>diamond d trail fire</t>
+  </si>
+  <si>
+    <t>Sharp</t>
+  </si>
+  <si>
+    <t>Lawrence 264</t>
+  </si>
+  <si>
+    <t>Lawrence</t>
+  </si>
+  <si>
+    <t>ELMO</t>
+  </si>
+  <si>
+    <t>Rattlesnake</t>
+  </si>
+  <si>
+    <t>NH</t>
+  </si>
+  <si>
+    <t>Grafton</t>
+  </si>
+  <si>
+    <t>Beetle</t>
+  </si>
+  <si>
+    <t>Skid steer</t>
+  </si>
+  <si>
+    <t>LAC-288047</t>
+  </si>
+  <si>
+    <t>LAC-288056</t>
+  </si>
+  <si>
+    <t>306 MF</t>
+  </si>
+  <si>
+    <t>Murdock</t>
+  </si>
+  <si>
+    <t>Blaine</t>
+  </si>
+  <si>
+    <t>Wichita Hills</t>
+  </si>
+  <si>
+    <t>Turtle</t>
+  </si>
+  <si>
+    <t>Iron</t>
+  </si>
+  <si>
+    <t>Second Day</t>
+  </si>
+  <si>
+    <t>Mule Deer</t>
+  </si>
+  <si>
+    <t>Upshur</t>
+  </si>
+  <si>
+    <t>Crestview</t>
+  </si>
+  <si>
+    <t>Smoking</t>
+  </si>
+  <si>
+    <t>Barnstable</t>
+  </si>
+  <si>
+    <t>Barney</t>
+  </si>
+  <si>
+    <t>Trinity</t>
+  </si>
+  <si>
+    <t>Hempstead 162</t>
+  </si>
+  <si>
+    <t>Hempstead</t>
+  </si>
+  <si>
+    <t>Little Creek</t>
+  </si>
+  <si>
+    <t>Teller</t>
+  </si>
+  <si>
+    <t>Anderson 6993</t>
+  </si>
+  <si>
+    <t>Anderson</t>
+  </si>
+  <si>
+    <t>W BLAKE ST  MUSCOY</t>
+  </si>
+  <si>
+    <t>Owl Fire</t>
+  </si>
+  <si>
+    <t>Todd</t>
+  </si>
+  <si>
+    <t>Glenwood</t>
+  </si>
+  <si>
+    <t>Ector</t>
+  </si>
+  <si>
+    <t>GRANDE</t>
+  </si>
+  <si>
+    <t>Valencia</t>
+  </si>
+  <si>
+    <t>Drew 169</t>
+  </si>
+  <si>
+    <t>Drew</t>
+  </si>
+  <si>
+    <t>Webb</t>
+  </si>
+  <si>
+    <t>Nez Perce</t>
+  </si>
+  <si>
+    <t>LAC-288332</t>
+  </si>
+  <si>
     <t>2026-08-15</t>
-  </si>
-[...2701 lines deleted...]
-    <t>LAC-288332</t>
   </si>
   <si>
     <t>Jasper 7008</t>
   </si>
   <si>
     <t>Jasper</t>
   </si>
   <si>
     <t>Harrison 7007</t>
   </si>
   <si>
     <t>Harrison</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -22715,118 +22718,118 @@
       </c>
     </row>
     <row r="551" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A551">
         <v>-118.092852</v>
       </c>
       <c r="B551">
         <v>34.572695</v>
       </c>
       <c r="C551" t="s">
         <v>912</v>
       </c>
       <c r="D551" t="s">
         <v>44</v>
       </c>
       <c r="F551" t="s">
         <v>45</v>
       </c>
       <c r="G551" t="s">
         <v>129</v>
       </c>
       <c r="H551" t="s">
         <v>387</v>
       </c>
       <c r="K551" t="s">
-        <v>11</v>
+        <v>913</v>
       </c>
       <c r="L551">
         <v>0</v>
       </c>
     </row>
     <row r="552" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A552">
         <v>-93.966107</v>
       </c>
       <c r="B552">
         <v>30.839039</v>
       </c>
       <c r="C552" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="D552" t="s">
         <v>44</v>
       </c>
       <c r="E552">
         <v>2</v>
       </c>
       <c r="F552" t="s">
         <v>45</v>
       </c>
       <c r="G552" t="s">
         <v>538</v>
       </c>
       <c r="H552" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
       <c r="J552" t="s">
         <v>41</v>
       </c>
       <c r="K552" t="s">
-        <v>11</v>
+        <v>913</v>
       </c>
       <c r="L552">
         <v>0</v>
       </c>
       <c r="M552">
         <v>0</v>
       </c>
     </row>
     <row r="553" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A553">
         <v>-94.302507</v>
       </c>
       <c r="B553">
         <v>32.387228</v>
       </c>
       <c r="C553" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="D553" t="s">
         <v>44</v>
       </c>
       <c r="E553">
         <v>15</v>
       </c>
       <c r="F553" t="s">
         <v>45</v>
       </c>
       <c r="G553" t="s">
         <v>538</v>
       </c>
       <c r="H553" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
       <c r="J553" t="s">
         <v>41</v>
       </c>
       <c r="K553" t="s">
         <v>722</v>
       </c>
       <c r="L553">
         <v>0</v>
       </c>
       <c r="M553">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>